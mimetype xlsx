--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b117c34e784273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82b79b5c40940b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c2637f1fcc44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc67c90db1048e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd012a6da8e7a4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c2637f1fcc44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3ba4a074524ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc67c90db1048e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>114,605</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>