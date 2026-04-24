--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82b79b5c40940b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1b5a9572624163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc67c90db1048e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d4a8d36c144f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3ba4a074524ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc67c90db1048e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2bdac37b3d4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d4a8d36c144f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>