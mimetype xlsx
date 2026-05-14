--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1b5a9572624163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a03d5a38f9145ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d4a8d36c144f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7da12d268a6433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2bdac37b3d4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d4a8d36c144f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da93541c1f14c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7da12d268a6433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>