--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a03d5a38f9145ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4301c0f413415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7da12d268a6433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d3749cbb60457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da93541c1f14c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7da12d268a6433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d51b8cd4c748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d3749cbb60457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>125,174</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,060</x:t>
-[...242 lines deleted...]
-          <x:t>124,745</x:t>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>