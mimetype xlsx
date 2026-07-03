--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4301c0f413415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2abac272934d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d3749cbb60457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4984ca0310034910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d51b8cd4c748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d3749cbb60457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18ad60166d14d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4984ca0310034910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>