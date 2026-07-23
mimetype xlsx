--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2abac272934d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4989cefe2e0948c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4984ca0310034910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c74daa1521f454a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18ad60166d14d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4984ca0310034910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3c545994724490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c74daa1521f454a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>125,781</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,804</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>124,556</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,556</x:t>
-[...409 lines deleted...]
-          <x:t>127,571</x:t>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>