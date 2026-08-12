--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4989cefe2e0948c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0ef87dd711495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c74daa1521f454a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0bdeb10df547ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3c545994724490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c74daa1521f454a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b632577b7584135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0bdeb10df547ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>