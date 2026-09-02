--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0ef87dd711495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e934cb59c14ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0bdeb10df547ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b24b2c126af4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b632577b7584135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0bdeb10df547ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a68e2f741c401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b24b2c126af4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>