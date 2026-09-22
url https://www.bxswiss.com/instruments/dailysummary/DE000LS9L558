--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e934cb59c14ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dbb1b6cfc34551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b24b2c126af4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342fd6a2a2f8494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a68e2f741c401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b24b2c126af4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacce2df4e0f44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342fd6a2a2f8494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>126,565</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,654</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>