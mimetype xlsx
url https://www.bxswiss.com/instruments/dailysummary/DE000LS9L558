--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dbb1b6cfc34551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc161ec90614aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342fd6a2a2f8494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re811a6a145164c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacce2df4e0f44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342fd6a2a2f8494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4a800d7da04550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re811a6a145164c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>