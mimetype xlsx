--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc161ec90614aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d4d94d0b704211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re811a6a145164c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra813591b61ae47ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4a800d7da04550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re811a6a145164c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65e420ea60646bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra813591b61ae47ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TurnaroundStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>