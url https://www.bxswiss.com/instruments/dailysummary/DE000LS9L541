--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac5dfccf36f41cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297756e9bd5b49bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbdc8d9f46b54826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa86a16bbc3f4791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a8c7522a4448e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbdc8d9f46b54826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca2b10599a5498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa86a16bbc3f4791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>