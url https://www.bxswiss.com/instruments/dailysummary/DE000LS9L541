--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297756e9bd5b49bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49c60e65c144edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa86a16bbc3f4791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra249060e87c949df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca2b10599a5498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa86a16bbc3f4791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0825130f0f07434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra249060e87c949df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>