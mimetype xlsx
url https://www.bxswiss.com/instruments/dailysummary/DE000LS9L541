--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49c60e65c144edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3a47527bff4bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra249060e87c949df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4acd32451ee4e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0825130f0f07434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra249060e87c949df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09f2aad4c3b49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4acd32451ee4e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>15,291</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>15,327</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,324</x:t>
-[...129 lines deleted...]
-          <x:t>15,419</x:t>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,394</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>15,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,403</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>