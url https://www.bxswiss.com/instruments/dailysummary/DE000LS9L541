--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66b3630618341da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169ec58fa49649fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7119644ea34ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f843a9490e64721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61088eefe9c6409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7119644ea34ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d7c0032bae437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f843a9490e64721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,791</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>14,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,803</x:t>
-[...31 lines deleted...]
-          <x:t>14,668</x:t>
+          <x:t>14,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>14,659</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>14,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>