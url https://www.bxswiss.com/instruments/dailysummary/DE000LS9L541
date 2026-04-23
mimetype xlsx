--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169ec58fa49649fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754296fb5a794da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f843a9490e64721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f52731169f4ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d7c0032bae437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f843a9490e64721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e61eb1c0494531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f52731169f4ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,610</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>14,799</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,685</x:t>
-[...598 lines deleted...]
-          <x:t>14,790</x:t>
+          <x:t>14,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>