--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754296fb5a794da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce444442c0eb4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f52731169f4ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00403a763bbb4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e61eb1c0494531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f52731169f4ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42093dac70944d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00403a763bbb4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>14,616</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,593</x:t>
-[...490 lines deleted...]
-          <x:t>14,807</x:t>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>