--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce444442c0eb4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e904c5dd8f444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00403a763bbb4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2e28cbf0a64041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42093dac70944d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00403a763bbb4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705e6398cd404608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2e28cbf0a64041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>14,684</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,714</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,690</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>