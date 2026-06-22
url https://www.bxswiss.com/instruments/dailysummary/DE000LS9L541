--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e904c5dd8f444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde3dcd286da42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2e28cbf0a64041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b62655650248d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705e6398cd404608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2e28cbf0a64041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67ffea5fc1a4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b62655650248d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>14,618</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,528</x:t>
-[...6 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,496</x:t>
-[...11 lines deleted...]
-          <x:t>14,441</x:t>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,474</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14,392</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,372</x:t>
-[...274 lines deleted...]
-          <x:t>14,511</x:t>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>