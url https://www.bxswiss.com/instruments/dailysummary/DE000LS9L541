--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde3dcd286da42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37affe3abdd348b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b62655650248d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d37105a6434cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67ffea5fc1a4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b62655650248d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e3a82eb38e4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d37105a6434cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,410</x:t>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14,392</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,346</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>14,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>