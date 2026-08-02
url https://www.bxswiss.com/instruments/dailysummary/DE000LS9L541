--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37affe3abdd348b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ead3ab816b8404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d37105a6434cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5bcd5c158dd48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e3a82eb38e4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d37105a6434cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9145a21e978f449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5bcd5c158dd48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,514</x:t>
-[...112 lines deleted...]
-          <x:t>14,350</x:t>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,422</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>14,346</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>