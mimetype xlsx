--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ead3ab816b8404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac5dfccf36f41cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5bcd5c158dd48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbdc8d9f46b54826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9145a21e978f449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5bcd5c158dd48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a8c7522a4448e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbdc8d9f46b54826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementum Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,365</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,497</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>