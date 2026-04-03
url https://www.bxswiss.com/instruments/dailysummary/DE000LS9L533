--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b5e2f3ac844aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0ab14a93a1475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c62d84ebb74559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6bdf9c001d44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fd48b64aae439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c62d84ebb74559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05531315325d42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6bdf9c001d44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>302,485</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>