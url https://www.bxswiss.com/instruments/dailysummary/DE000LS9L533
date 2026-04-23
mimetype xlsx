--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0ab14a93a1475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c139f469ec45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6bdf9c001d44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58618852cd3e44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05531315325d42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6bdf9c001d44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea185e4f62b4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58618852cd3e44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>