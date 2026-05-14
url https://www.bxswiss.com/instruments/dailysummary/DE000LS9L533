--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c139f469ec45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70767ca8e7ca4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58618852cd3e44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2f2b57fb6d41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea185e4f62b4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58618852cd3e44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31ba06c38774e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2f2b57fb6d41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>