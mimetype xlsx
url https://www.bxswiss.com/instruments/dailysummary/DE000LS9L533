--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70767ca8e7ca4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160bc54be36c4a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2f2b57fb6d41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc100aad623804071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31ba06c38774e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2f2b57fb6d41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f1cbab20094410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc100aad623804071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>