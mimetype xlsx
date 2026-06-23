--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160bc54be36c4a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37becfec73274caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc100aad623804071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1154ec9d9ec449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f1cbab20094410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc100aad623804071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f6491a03f34f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1154ec9d9ec449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>