--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37becfec73274caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2487d5ce394428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1154ec9d9ec449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46251e8bb780433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f6491a03f34f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1154ec9d9ec449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67fe494831f04ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46251e8bb780433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>