--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2487d5ce394428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80ea007a09f4cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46251e8bb780433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065536238480483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67fe494831f04ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46251e8bb780433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbc791f10794e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065536238480483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...527 lines deleted...]
-          <x:t>329,097</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>332,389</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>