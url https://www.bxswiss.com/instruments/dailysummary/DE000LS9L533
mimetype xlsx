--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80ea007a09f4cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7991096a9b014ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065536238480483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fe983b64cc4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbc791f10794e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065536238480483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3db49381ba4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fe983b64cc4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>327,795</x:t>
-[...220 lines deleted...]
-          <x:t>329,852</x:t>
+          <x:t>327,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...127 lines deleted...]
-          <x:t>327,691</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>