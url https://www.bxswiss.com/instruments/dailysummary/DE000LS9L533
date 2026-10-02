--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7991096a9b014ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f08f49e991428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fe983b64cc4a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512558e2ed714c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3db49381ba4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fe983b64cc4a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a6101245324a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512558e2ed714c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>329,852</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>