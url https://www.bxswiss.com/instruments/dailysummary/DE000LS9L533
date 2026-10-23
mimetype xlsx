--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f08f49e991428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e265d727fe4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512558e2ed714c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c3aff4d1a1435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a6101245324a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512558e2ed714c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8e1ab8a04d471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c3aff4d1a1435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>oSky - Swing Win</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>