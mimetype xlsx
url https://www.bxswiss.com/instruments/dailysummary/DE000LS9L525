--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30dd9ecdc344d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9863ee6a37b41c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e29c5b5ac0c4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aae1706856846f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81cb817a48444c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e29c5b5ac0c4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9685b938b8f417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aae1706856846f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>