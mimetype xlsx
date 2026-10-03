--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9863ee6a37b41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81447b1f041c467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aae1706856846f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3664fdf5c54bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9685b938b8f417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aae1706856846f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad74990bd3f4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3664fdf5c54bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>