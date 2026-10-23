--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81447b1f041c467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839cfc6b09494f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3664fdf5c54bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fef7bbf8c554e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad74990bd3f4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3664fdf5c54bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6edf0504d24cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fef7bbf8c554e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>