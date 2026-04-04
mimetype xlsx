--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaabd32c82ed4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6693e2828e489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27db1729dd4471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55419d2ffe574a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122424f10d714edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27db1729dd4471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R518349e94cbb4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55419d2ffe574a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>164,850</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,578</x:t>
-[...355 lines deleted...]
-          <x:t>169,152</x:t>
+          <x:t>161,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>