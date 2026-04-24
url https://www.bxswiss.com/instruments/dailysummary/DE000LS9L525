--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6693e2828e489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dc8d8894314555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55419d2ffe574a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99190754934f48ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R518349e94cbb4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55419d2ffe574a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e7f18b690e48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99190754934f48ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>