--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dc8d8894314555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c5838783aa4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99190754934f48ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399145e844c545d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e7f18b690e48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99190754934f48ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c09b40d4884946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399145e844c545d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>