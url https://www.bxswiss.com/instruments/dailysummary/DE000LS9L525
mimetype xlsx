--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c5838783aa4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79621796cad4830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399145e844c545d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0930adc61380460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c09b40d4884946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399145e844c545d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87287a008d7c4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0930adc61380460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>