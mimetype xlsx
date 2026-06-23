--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79621796cad4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9ad7a81a2a4135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0930adc61380460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056a1ad4f2db46f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87287a008d7c4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0930adc61380460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a396e8ab894038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056a1ad4f2db46f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>198,042</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,282</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>201,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>