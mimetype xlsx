--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9ad7a81a2a4135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb413910d53974069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056a1ad4f2db46f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d1f42f8fba48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a396e8ab894038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056a1ad4f2db46f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37b94a58db64603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d1f42f8fba48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>