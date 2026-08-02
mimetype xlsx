--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb413910d53974069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b5dda9d50b4df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d1f42f8fba48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c73545add341b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37b94a58db64603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d1f42f8fba48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16f6ec95f904823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c73545add341b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>