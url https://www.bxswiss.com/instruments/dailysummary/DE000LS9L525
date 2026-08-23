--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b5dda9d50b4df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30dd9ecdc344d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c73545add341b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e29c5b5ac0c4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16f6ec95f904823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c73545add341b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81cb817a48444c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e29c5b5ac0c4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Electronic Gaming Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>