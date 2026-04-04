--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d45e8f8e984954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb8246e73ee4c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7cdd4020074f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7324b838694912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71fbb4da7764a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7cdd4020074f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece9fc1645e4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7324b838694912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>