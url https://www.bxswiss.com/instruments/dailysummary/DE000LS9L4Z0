--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb8246e73ee4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e876c4d5e814549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7324b838694912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6879bd54c94f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece9fc1645e4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7324b838694912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364237bbc9584110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6879bd54c94f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>