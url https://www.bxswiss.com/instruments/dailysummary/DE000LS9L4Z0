--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e876c4d5e814549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe00faa09c00436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6879bd54c94f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5785ff6427248a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364237bbc9584110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6879bd54c94f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf184e9087b624ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5785ff6427248a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>103,004</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>101,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>