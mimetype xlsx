--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe00faa09c00436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560b19213e39437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5785ff6427248a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea12b8186784963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf184e9087b624ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5785ff6427248a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce64b38429c4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea12b8186784963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>