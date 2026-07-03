--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560b19213e39437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b7ca639b31476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea12b8186784963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e6656391514b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce64b38429c4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea12b8186784963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db8a6e948b04a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e6656391514b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>