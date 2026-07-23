--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b7ca639b31476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6432cf75e48d44b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e6656391514b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e292f30c19b467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db8a6e948b04a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e6656391514b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d31c159b4df4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e292f30c19b467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,081</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>107,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>