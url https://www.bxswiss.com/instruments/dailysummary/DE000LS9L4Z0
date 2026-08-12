--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6432cf75e48d44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fe95a8fd15434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e292f30c19b467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a2dd2e77044bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d31c159b4df4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e292f30c19b467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03718e95454547f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a2dd2e77044bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>