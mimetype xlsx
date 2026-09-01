--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fe95a8fd15434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c88fe6ad5e4840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a2dd2e77044bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0694f7d1d6d4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03718e95454547f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a2dd2e77044bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8942cafb43e54b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0694f7d1d6d4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>