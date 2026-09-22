--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c88fe6ad5e4840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c791b54f474765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0694f7d1d6d4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92959989ed964baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8942cafb43e54b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0694f7d1d6d4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra824c2ad64e14a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92959989ed964baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>