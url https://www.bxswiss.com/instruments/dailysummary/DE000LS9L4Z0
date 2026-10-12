--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c791b54f474765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dea5153a72449c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92959989ed964baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4253f10315434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra824c2ad64e14a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92959989ed964baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2f2816a42f4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4253f10315434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>110,631</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>111,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>