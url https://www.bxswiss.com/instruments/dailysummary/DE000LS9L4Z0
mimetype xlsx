--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dea5153a72449c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8fddf4fa2d44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4253f10315434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e0a8f94da8479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2f2816a42f4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4253f10315434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ed4441fa4a4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e0a8f94da8479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>