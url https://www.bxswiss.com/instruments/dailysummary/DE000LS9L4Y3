--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953a453c9fbc4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra159f7fb60bb4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63223d9e7cd4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709a068f85334d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5b2cb12cfd407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63223d9e7cd4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751810c0fdd8402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709a068f85334d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>55,263</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,912</x:t>
-[...448 lines deleted...]
-          <x:t>55,432</x:t>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>55,438</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>