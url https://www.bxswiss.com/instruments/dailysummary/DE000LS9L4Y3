--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra159f7fb60bb4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19bd6d515cb4fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709a068f85334d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0370c178aa6d4db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751810c0fdd8402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709a068f85334d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1128b5b868ce4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0370c178aa6d4db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>55,432</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>