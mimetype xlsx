--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb71703a0424e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaab66eafc446b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d03b6522e4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279dda5c80034420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8afbbc582c87470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d03b6522e4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d9ceecd9dc401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279dda5c80034420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>