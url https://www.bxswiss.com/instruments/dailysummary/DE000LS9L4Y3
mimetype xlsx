--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaab66eafc446b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce9c27fd7e642a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279dda5c80034420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448e8702665b45c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d9ceecd9dc401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279dda5c80034420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e5213b79364131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448e8702665b45c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>