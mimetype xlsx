--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce9c27fd7e642a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b35e58043047b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448e8702665b45c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc927a0c0061e4aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e5213b79364131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448e8702665b45c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a588201d7ea461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc927a0c0061e4aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>