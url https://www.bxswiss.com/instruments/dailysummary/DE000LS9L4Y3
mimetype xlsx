--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b35e58043047b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda70975151d40d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc927a0c0061e4aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4bd18cd29d4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a588201d7ea461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc927a0c0061e4aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad644338a254c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4bd18cd29d4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>52,156</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,946</x:t>
-[...308 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>51,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>