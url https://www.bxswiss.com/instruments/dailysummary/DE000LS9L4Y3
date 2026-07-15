--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda70975151d40d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74982fe79b58492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4bd18cd29d4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1580fdf7685a4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad644338a254c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4bd18cd29d4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064dd24e7bb446bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1580fdf7685a4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>52,718</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,128</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>53,097</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>