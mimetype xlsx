--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74982fe79b58492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef749a3796846ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1580fdf7685a4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04387b0a2e6844f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064dd24e7bb446bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1580fdf7685a4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568ab68461484d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04387b0a2e6844f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>52,785</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>53,708</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,478</x:t>
-[...436 lines deleted...]
-          <x:t>53,222</x:t>
+          <x:t>53,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>