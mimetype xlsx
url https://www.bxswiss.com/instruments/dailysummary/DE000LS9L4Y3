--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef749a3796846ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a5d698ef7244ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04387b0a2e6844f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2161c60f242a4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568ab68461484d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04387b0a2e6844f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9ef67d7eb14def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2161c60f242a4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>