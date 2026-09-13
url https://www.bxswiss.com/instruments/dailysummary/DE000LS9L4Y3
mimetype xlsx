--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a5d698ef7244ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953a453c9fbc4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2161c60f242a4df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63223d9e7cd4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9ef67d7eb14def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2161c60f242a4df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5b2cb12cfd407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63223d9e7cd4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Trend ist König</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>55,089</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,053</x:t>
-[...220 lines deleted...]
-          <x:t>54,260</x:t>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>