--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16186647d4a485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb10b3c89e974e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3539deaba5174641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704a8a01353940bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83b5c6637a94422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3539deaba5174641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2209f3f2b5e4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704a8a01353940bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>