--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb10b3c89e974e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74a84fcbf354687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704a8a01353940bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb094f81e2f674528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2209f3f2b5e4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704a8a01353940bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159a54d21bf6431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb094f81e2f674528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>