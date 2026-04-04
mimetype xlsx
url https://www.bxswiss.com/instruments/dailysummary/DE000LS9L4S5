--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4532e5e99234375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692f46a33496418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c7dedfe358640b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65647e2f3a754060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087288eee2fc4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c7dedfe358640b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a8ad9b86ef4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65647e2f3a754060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>