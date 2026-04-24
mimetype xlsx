--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692f46a33496418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d0630da2034ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65647e2f3a754060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87af34e1a0f54de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a8ad9b86ef4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65647e2f3a754060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafadffffcc11440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87af34e1a0f54de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>