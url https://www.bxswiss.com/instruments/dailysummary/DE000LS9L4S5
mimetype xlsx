--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d0630da2034ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98f0ff56a2f419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87af34e1a0f54de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5b2250ee684e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafadffffcc11440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87af34e1a0f54de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b863f5c210424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5b2250ee684e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>