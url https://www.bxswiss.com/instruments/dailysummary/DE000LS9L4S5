--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98f0ff56a2f419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87e188cf50c4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5b2250ee684e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84dcb1d9a3ac404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b863f5c210424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5b2250ee684e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140433974d234d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84dcb1d9a3ac404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>141,934</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,884</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>150,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>