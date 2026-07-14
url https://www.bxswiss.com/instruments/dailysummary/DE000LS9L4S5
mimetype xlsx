--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87e188cf50c4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbc36b434424496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84dcb1d9a3ac404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc77c2eb90e9456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140433974d234d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84dcb1d9a3ac404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12aa8251192d4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc77c2eb90e9456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>