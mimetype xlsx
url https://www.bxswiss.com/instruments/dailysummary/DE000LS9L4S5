--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbc36b434424496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1217f8891d904d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc77c2eb90e9456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4959f097f142cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12aa8251192d4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc77c2eb90e9456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae40e7d73464378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4959f097f142cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>