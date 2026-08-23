--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1217f8891d904d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc864fc07fa1840bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4959f097f142cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9053b5a4e944dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae40e7d73464378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4959f097f142cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f06daddc0ac412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9053b5a4e944dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>