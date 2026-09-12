--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc864fc07fa1840bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16186647d4a485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9053b5a4e944dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3539deaba5174641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f06daddc0ac412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9053b5a4e944dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83b5c6637a94422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3539deaba5174641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>135,046</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>139,923</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>