--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c78fa60e7594e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c9704f96ec452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d0bf4686284110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fe254678884a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7867b0c450f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d0bf4686284110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dabe2739b1b468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fe254678884a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>