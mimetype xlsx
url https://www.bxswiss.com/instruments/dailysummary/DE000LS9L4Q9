--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c9704f96ec452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333fe67665984189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fe254678884a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d22c2d62b54227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dabe2739b1b468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fe254678884a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b1a30ff63d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d22c2d62b54227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>