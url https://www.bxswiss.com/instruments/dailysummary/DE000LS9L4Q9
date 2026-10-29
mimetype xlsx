--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333fe67665984189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cab8756a13c47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d22c2d62b54227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf023f0b539354d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b1a30ff63d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d22c2d62b54227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8a915335f44e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf023f0b539354d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>