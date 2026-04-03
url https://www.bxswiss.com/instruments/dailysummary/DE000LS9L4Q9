--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7332063382f24ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74823aea877b4d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21633a83c4bf480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe4d42467084f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121abb19c99a4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21633a83c4bf480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25acbea7ef854011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe4d42467084f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>108,259</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,058</x:t>
-[...485 lines deleted...]
-          <x:t>108,405</x:t>
+          <x:t>108,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>