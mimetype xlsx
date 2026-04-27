--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74823aea877b4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bb830588714319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe4d42467084f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eee3afa22e64ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25acbea7ef854011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe4d42467084f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acd40c8a4ef40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eee3afa22e64ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>109,904</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>108,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>