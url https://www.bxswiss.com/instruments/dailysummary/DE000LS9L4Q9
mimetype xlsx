--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bb830588714319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb481743fbe41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eee3afa22e64ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12162fffd12a4937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acd40c8a4ef40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eee3afa22e64ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0107781d9ffc41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12162fffd12a4937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>114,057</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>