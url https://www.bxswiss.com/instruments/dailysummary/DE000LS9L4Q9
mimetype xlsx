--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb481743fbe41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712b1c2429004059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12162fffd12a4937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702bb03dc82248a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0107781d9ffc41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12162fffd12a4937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ede25a4e4e34886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702bb03dc82248a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>115,028</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,634</x:t>
-[...490 lines deleted...]
-          <x:t>114,440</x:t>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>