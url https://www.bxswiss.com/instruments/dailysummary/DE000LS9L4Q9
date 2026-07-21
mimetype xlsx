--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712b1c2429004059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333c152942094742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702bb03dc82248a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8424e7b80b444e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ede25a4e4e34886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702bb03dc82248a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5aff09615e349ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8424e7b80b444e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,784</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>113,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,886</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>