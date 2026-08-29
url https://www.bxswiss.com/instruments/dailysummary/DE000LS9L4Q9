--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333c152942094742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c78fa60e7594e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8424e7b80b444e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d0bf4686284110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5aff09615e349ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8424e7b80b444e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7867b0c450f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d0bf4686284110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersenbriefe-flow-trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>115,613</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>117,269</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>