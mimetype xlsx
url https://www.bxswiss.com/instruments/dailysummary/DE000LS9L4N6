--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cd536ec4c640be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743f0a5b5ded4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1794840770ac456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66491435f13d4b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e026e3eeb44627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1794840770ac456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c02dd353c64ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66491435f13d4b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>