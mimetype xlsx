--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743f0a5b5ded4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ec51b73ec54392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66491435f13d4b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7416fba9e4e84c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c02dd353c64ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66491435f13d4b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57dcd255f4a24950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7416fba9e4e84c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>