--- v8 (2026-04-24)
+++ v9 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ec51b73ec54392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1660943e825c4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7416fba9e4e84c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde852a1d87e54a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57dcd255f4a24950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7416fba9e4e84c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed04324b6d948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde852a1d87e54a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,430</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>