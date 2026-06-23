--- v9 (2026-05-30)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1660943e825c4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b218be50fa4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde852a1d87e54a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc09e9e41624715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed04324b6d948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde852a1d87e54a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde291dd1824b4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc09e9e41624715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>135,214</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,282</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>135,508</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,250</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>135,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>