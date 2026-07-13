--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b218be50fa4f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbf4ad2f6244ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc09e9e41624715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac02ce2dc4d34b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde291dd1824b4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc09e9e41624715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adca75c6aeb43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac02ce2dc4d34b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,709</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>