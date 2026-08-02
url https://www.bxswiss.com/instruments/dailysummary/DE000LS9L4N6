--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbf4ad2f6244ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b72e74cda054da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac02ce2dc4d34b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c230e3a59884ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adca75c6aeb43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac02ce2dc4d34b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b14cc0c25c94ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c230e3a59884ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,616</x:t>
-[...259 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,181</x:t>
-[...90 lines deleted...]
-          <x:t>135,060</x:t>
+          <x:t>133,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>