--- v12 (2026-08-02)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b72e74cda054da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64171d0d5149489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c230e3a59884ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860477ea947e4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b14cc0c25c94ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c230e3a59884ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcdd76ea92be40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860477ea947e4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,315</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>