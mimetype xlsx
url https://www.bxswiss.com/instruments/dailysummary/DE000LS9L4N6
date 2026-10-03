--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64171d0d5149489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd308a3e4553842f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860477ea947e4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ec30e022fb4115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcdd76ea92be40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860477ea947e4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d3feffd5ef4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ec30e022fb4115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>