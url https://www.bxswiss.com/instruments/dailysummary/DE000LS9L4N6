--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd308a3e4553842f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d3e02068334da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ec30e022fb4115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a0836c64c24421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d3feffd5ef4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ec30e022fb4115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c411f96b7414bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a0836c64c24421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>