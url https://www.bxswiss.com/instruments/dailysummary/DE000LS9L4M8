--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9757acf3889447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b50777385144b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5c89d461d0493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0196c299bff140e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665c7489766a4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5c89d461d0493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b953091cb3e4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0196c299bff140e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>