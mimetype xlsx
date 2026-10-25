--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b50777385144b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adc8bf5aef14aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0196c299bff140e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bd6d95c4bf4e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b953091cb3e4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0196c299bff140e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea977777919d4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bd6d95c4bf4e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>