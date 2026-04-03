--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c4ac5f4524419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd161f0b4297e423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab41fd28ab51493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bebf3b9f2e476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1181313dc5f64a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab41fd28ab51493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14cf43875e14c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bebf3b9f2e476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>