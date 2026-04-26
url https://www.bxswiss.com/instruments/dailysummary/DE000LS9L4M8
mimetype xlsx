--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd161f0b4297e423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7e75b29c8142ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bebf3b9f2e476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7103d20e0de47ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14cf43875e14c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bebf3b9f2e476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d5161b809c4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7103d20e0de47ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>