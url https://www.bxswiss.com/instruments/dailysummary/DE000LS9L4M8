--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7e75b29c8142ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re478e3bdfdd34f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7103d20e0de47ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edcce011c194d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d5161b809c4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7103d20e0de47ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9faabe70e4f4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edcce011c194d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>