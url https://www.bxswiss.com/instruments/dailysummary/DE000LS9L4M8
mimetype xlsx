--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re478e3bdfdd34f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2284790f44937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edcce011c194d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb27e304e28a42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9faabe70e4f4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edcce011c194d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2926b5f66a54930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb27e304e28a42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>