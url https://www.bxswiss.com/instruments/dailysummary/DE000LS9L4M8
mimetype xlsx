--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2284790f44937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra424e4ac1f1a4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb27e304e28a42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55eeef995a84aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2926b5f66a54930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb27e304e28a42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffb05222b2b4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55eeef995a84aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>