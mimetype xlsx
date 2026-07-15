--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra424e4ac1f1a4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621d85f1b3994f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55eeef995a84aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reffad5de8b5e4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffb05222b2b4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55eeef995a84aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5802133f15194059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reffad5de8b5e4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>245,359</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>248,697</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>