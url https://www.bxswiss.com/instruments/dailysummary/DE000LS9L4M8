--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621d85f1b3994f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a61c241137f4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reffad5de8b5e4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ddc05109584d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5802133f15194059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reffad5de8b5e4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00fdaa5942d4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ddc05109584d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...436 lines deleted...]
-          <x:t>247,495</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,576</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>246,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>