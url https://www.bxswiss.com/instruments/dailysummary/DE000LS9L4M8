--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a61c241137f4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9757acf3889447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ddc05109584d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5c89d461d0493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00fdaa5942d4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ddc05109584d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665c7489766a4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5c89d461d0493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecDACH TopPick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,098</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>