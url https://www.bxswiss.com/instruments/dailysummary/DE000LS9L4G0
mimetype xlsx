--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f7fd326cbb4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b616ad8a46e4c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ff98fbc4e44932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e30acb09f3b4db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb850111af204558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ff98fbc4e44932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93b4d17bf964554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e30acb09f3b4db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,651</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,503</x:t>
-[...620 lines deleted...]
-          <x:t>88,592</x:t>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>