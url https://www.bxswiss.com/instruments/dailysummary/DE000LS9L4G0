--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b616ad8a46e4c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16c1320b23f4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e30acb09f3b4db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd90eb3d923f4618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93b4d17bf964554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e30acb09f3b4db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076ab2a0b3f64dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd90eb3d923f4618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>