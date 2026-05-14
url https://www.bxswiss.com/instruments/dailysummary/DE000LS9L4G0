--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16c1320b23f4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc96d58074984935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd90eb3d923f4618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe62135603642e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076ab2a0b3f64dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd90eb3d923f4618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec285d0003f04136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe62135603642e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,819</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,707</x:t>
-[...453 lines deleted...]
-          <x:t>89,949</x:t>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,799</x:t>
-[...53 lines deleted...]
-          <x:t>89,896</x:t>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>