--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc96d58074984935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062e972d980c4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe62135603642e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458d21d66d0a4b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec285d0003f04136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe62135603642e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f326b9a627443db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458d21d66d0a4b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>89,949</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,799</x:t>
-[...210 lines deleted...]
-          <x:t>89,710</x:t>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,678</x:t>
-[...117 lines deleted...]
-          <x:t>89,735</x:t>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>