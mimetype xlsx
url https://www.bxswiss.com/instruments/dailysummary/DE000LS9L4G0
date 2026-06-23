--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062e972d980c4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c75d578aa44c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458d21d66d0a4b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49136ca3731947bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f326b9a627443db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458d21d66d0a4b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0fa69d483e14e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49136ca3731947bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,678</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>89,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>