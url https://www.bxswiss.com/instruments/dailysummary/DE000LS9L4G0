--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c75d578aa44c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826a4d0c709d4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49136ca3731947bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35ca07810fb4d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0fa69d483e14e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49136ca3731947bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a9c396c856455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35ca07810fb4d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>89,948</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,940</x:t>
-[...70 lines deleted...]
-          <x:t>90,155</x:t>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,076</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,261</x:t>
-[...117 lines deleted...]
-          <x:t>90,446</x:t>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>