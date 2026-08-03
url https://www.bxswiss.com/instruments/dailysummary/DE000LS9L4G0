--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826a4d0c709d4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be1771a73434e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35ca07810fb4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ce44d5053a431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a9c396c856455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35ca07810fb4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ae3f4b36c845e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ce44d5053a431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,155</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,076</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,261</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>90,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>