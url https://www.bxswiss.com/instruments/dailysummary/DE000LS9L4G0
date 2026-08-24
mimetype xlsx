--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be1771a73434e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ce8f85a0194a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ce44d5053a431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4252548d2204dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ae3f4b36c845e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ce44d5053a431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175ecbc755db473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4252548d2204dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>