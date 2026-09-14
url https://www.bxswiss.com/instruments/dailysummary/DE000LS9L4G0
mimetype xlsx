--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ce8f85a0194a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715bf4b0abdb4cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4252548d2204dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9e402f364541fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175ecbc755db473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4252548d2204dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad6247db9a1436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9e402f364541fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>91,243</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>91,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>91,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>