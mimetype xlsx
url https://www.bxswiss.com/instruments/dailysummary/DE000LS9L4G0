--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715bf4b0abdb4cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f211952ca2d459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9e402f364541fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1287a0e5b8804628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad6247db9a1436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9e402f364541fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61faf12670964642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1287a0e5b8804628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>92,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>