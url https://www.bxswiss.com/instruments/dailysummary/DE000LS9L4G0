--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f211952ca2d459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86795bc835874cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1287a0e5b8804628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10839918db54867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61faf12670964642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1287a0e5b8804628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a140178556496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10839918db54867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Bullish Dip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>