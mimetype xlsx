--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a18f04162b041c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd91b04caf79480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4570cf3538b842e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc722f66def684110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86763727af574dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4570cf3538b842e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc4d0e0abd74a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc722f66def684110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>