--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd91b04caf79480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1853ede27d34660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc722f66def684110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a7bb3f3ba74665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc4d0e0abd74a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc722f66def684110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7c93e54f794a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a7bb3f3ba74665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>