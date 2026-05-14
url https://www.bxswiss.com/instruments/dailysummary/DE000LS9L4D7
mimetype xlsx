--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1853ede27d34660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4812d7efeb4c4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a7bb3f3ba74665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261072f90c0a4c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7c93e54f794a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a7bb3f3ba74665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47fe68fdda8495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261072f90c0a4c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>