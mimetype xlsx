--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4812d7efeb4c4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71daf4f341364f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261072f90c0a4c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6584110bc64217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47fe68fdda8495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261072f90c0a4c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8f14b509d7465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6584110bc64217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>