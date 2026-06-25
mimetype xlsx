--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71daf4f341364f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa3920142894255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6584110bc64217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acee6ff00c24628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8f14b509d7465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6584110bc64217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dda352362784b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acee6ff00c24628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>