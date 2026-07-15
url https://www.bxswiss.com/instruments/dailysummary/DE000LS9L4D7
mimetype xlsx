--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa3920142894255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c0e6950c9449b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acee6ff00c24628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c54739ac3f4141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dda352362784b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acee6ff00c24628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698e05bfa90a4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c54739ac3f4141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>