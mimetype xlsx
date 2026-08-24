--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c0e6950c9449b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482054d6cba84dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c54739ac3f4141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc03defa1c904450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698e05bfa90a4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c54739ac3f4141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987615147b0047d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc03defa1c904450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>167,775</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>