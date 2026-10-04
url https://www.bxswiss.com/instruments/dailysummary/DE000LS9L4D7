--- v11 (2026-08-24)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482054d6cba84dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra743e07d8c9d4712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc03defa1c904450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37856a3920a743eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987615147b0047d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc03defa1c904450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385919f714d84c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37856a3920a743eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>173,983</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>173,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>