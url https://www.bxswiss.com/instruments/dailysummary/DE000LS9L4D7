--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra743e07d8c9d4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8472f2dc3ae04511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37856a3920a743eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8387c5dc1d054543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385919f714d84c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37856a3920a743eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07ac0db1c954a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8387c5dc1d054543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Leadership Reputation EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>174,495</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>175,371</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,526</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,119</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>