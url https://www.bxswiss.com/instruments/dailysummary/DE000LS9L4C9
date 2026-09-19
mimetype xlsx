--- v8 (2026-08-30)
+++ v9 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6eafb2290424621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ca40a67be94bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5f09b9c0fd4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35ced09a76e48ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7386f10dcf641ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5f09b9c0fd4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9800b2f7aeb5417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35ced09a76e48ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>98,267</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,969</x:t>
-[...399 lines deleted...]
-          <x:t>99,331</x:t>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,221</x:t>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>