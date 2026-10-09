--- v9 (2026-09-19)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ca40a67be94bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd680da8abc3d4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35ced09a76e48ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3242fe109e2f4709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9800b2f7aeb5417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35ced09a76e48ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6582227358d24d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3242fe109e2f4709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,519</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,470</x:t>
-[...517 lines deleted...]
-          <x:t>97,807</x:t>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>