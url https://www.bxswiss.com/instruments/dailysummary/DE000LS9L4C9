--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd680da8abc3d4187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1367fdd7d3c4678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3242fe109e2f4709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a07a9fd84204472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6582227358d24d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3242fe109e2f4709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d009fec0d642c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a07a9fd84204472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>