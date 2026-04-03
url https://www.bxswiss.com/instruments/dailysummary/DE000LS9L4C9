--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f7b4f331e64fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82b989f2e774931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3945d5256ecf4a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317529467a7b42ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ec0658f24d4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3945d5256ecf4a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4505048a2ebd4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317529467a7b42ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>90,465</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>