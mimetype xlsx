--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82b989f2e774931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ab49ee839a44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317529467a7b42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fbd96d042524351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4505048a2ebd4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317529467a7b42ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15c71a7fc37471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fbd96d042524351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>