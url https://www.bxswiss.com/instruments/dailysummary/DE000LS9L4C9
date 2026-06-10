--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ab49ee839a44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb170d49def344862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fbd96d042524351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad0fc455d9248d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15c71a7fc37471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fbd96d042524351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b81581dd380458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad0fc455d9248d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>95,981</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,071</x:t>
-[...112 lines deleted...]
-          <x:t>94,965</x:t>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>