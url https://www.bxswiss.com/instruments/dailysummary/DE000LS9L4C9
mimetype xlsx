--- v6 (2026-06-10)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb170d49def344862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2819ac5d5449f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad0fc455d9248d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd6ed89276b4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b81581dd380458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad0fc455d9248d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210f8a5245744553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd6ed89276b4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>95,666</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,531</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>95,266</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>94,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>92,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>