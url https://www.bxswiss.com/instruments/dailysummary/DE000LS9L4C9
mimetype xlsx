--- v7 (2026-07-21)
+++ v8 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2819ac5d5449f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6eafb2290424621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd6ed89276b4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5f09b9c0fd4c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210f8a5245744553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd6ed89276b4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7386f10dcf641ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5f09b9c0fd4c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn the value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,375</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>