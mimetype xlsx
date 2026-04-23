--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4ce46ffabf48c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d00b81c391498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3c90599ebf493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3861e0606d0455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea555374f02347b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3c90599ebf493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd89d4909d641fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3861e0606d0455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>229,539</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>