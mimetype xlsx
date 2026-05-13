--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d00b81c391498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a704b2be1bf4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3861e0606d0455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6731009d1ec44641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd89d4909d641fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3861e0606d0455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bf526984d64bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6731009d1ec44641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>