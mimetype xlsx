--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a704b2be1bf4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2643bb7d87f34675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6731009d1ec44641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2660b0e1984b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bf526984d64bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6731009d1ec44641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a0cc841e794fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2660b0e1984b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>