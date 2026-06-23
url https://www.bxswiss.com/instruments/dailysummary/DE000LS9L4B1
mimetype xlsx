--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2643bb7d87f34675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf614ae0cf54f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2660b0e1984b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef5988a499b44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a0cc841e794fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2660b0e1984b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13932ad92ed44a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef5988a499b44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>