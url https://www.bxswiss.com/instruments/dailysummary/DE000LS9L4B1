--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf614ae0cf54f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a8143193c942b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef5988a499b44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fa15e6032e47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13932ad92ed44a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef5988a499b44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8d8622d48a4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fa15e6032e47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>