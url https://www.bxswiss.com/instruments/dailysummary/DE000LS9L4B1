--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a8143193c942b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd124114cd75040e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fa15e6032e47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45084b2aad2d4555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8d8622d48a4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fa15e6032e47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32128e2ced542cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45084b2aad2d4555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>