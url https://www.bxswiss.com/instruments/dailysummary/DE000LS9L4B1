--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd124114cd75040e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03adc1379cee4897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45084b2aad2d4555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eba2cd57db34e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32128e2ced542cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45084b2aad2d4555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa08126c2c64d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eba2cd57db34e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>