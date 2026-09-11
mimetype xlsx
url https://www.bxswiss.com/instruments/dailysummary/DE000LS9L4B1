--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03adc1379cee4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fb98889edc465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eba2cd57db34e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b226eb1dc840c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa08126c2c64d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eba2cd57db34e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e60d5574cf74a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b226eb1dc840c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>