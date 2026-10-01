--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fb98889edc465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97df78600ab47ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b226eb1dc840c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf3f570c86a4b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e60d5574cf74a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b226eb1dc840c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe2aa03eced49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf3f570c86a4b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>