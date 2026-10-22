--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97df78600ab47ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f5508622bc4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf3f570c86a4b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b24011bc8d04cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe2aa03eced49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf3f570c86a4b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8405cfcb36fe4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b24011bc8d04cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Rendite Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>