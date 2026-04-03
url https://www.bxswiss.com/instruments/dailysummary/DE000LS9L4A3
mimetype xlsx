--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25fd9fff18149aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5b924889a64d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ebd842b42a44cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf062d189ff994e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ef1548bc6b4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ebd842b42a44cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3779180b5c54cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf062d189ff994e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>