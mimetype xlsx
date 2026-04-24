--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5b924889a64d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fcd6a046da4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf062d189ff994e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b08a77f4c2e4069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3779180b5c54cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf062d189ff994e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac891b5a9f04e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b08a77f4c2e4069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>