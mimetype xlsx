--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fcd6a046da4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaeed4ee340f46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b08a77f4c2e4069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab3af53f69e464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac891b5a9f04e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b08a77f4c2e4069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48104d9eb0045b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab3af53f69e464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>