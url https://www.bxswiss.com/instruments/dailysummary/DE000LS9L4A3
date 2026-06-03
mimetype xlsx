--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaeed4ee340f46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabab71d063c24648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab3af53f69e464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6f6ec530724278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48104d9eb0045b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab3af53f69e464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85f9ac7c0f34dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6f6ec530724278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,160</x:t>
-[...31 lines deleted...]
-          <x:t>146,568</x:t>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,008</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,498</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>