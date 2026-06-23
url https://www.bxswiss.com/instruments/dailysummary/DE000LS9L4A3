--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabab71d063c24648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30c059b1fb24608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6f6ec530724278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1111ecaba8d497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85f9ac7c0f34dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6f6ec530724278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3b812919614403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1111ecaba8d497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>