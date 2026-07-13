--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30c059b1fb24608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6632e294344e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1111ecaba8d497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e62058a6644326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3b812919614403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1111ecaba8d497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ef63626ab649e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e62058a6644326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>