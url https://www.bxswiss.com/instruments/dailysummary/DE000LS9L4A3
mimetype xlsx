--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6632e294344e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35dee244251a4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e62058a6644326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7036224bdafc417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ef63626ab649e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e62058a6644326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19e2a12992c404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7036224bdafc417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>