--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35dee244251a4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758f7467112141a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7036224bdafc417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb587c866c14093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19e2a12992c404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7036224bdafc417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71e271903a544fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb587c866c14093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>