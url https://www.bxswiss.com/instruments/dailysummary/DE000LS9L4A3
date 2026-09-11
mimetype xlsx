--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758f7467112141a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76c5df5f4e342f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb587c866c14093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed61ae629c0485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71e271903a544fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb587c866c14093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f7a285acbc41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed61ae629c0485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>