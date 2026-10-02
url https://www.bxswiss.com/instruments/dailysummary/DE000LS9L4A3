--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76c5df5f4e342f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e47428ddb0f4870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed61ae629c0485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfb1aff725a4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f7a285acbc41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed61ae629c0485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b86292e2584101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfb1aff725a4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>