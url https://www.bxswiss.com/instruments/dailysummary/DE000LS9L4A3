--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e47428ddb0f4870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2e699ae2c14e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfb1aff725a4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2c16d67f214c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b86292e2584101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfb1aff725a4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992ca844991e440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2c16d67f214c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L4A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>