--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5edab7acbaec49ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afb70cff6774aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0bdaafa16f40a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69599fa27f034892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b16e3643d747fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0bdaafa16f40a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ac2b50915c4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69599fa27f034892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>