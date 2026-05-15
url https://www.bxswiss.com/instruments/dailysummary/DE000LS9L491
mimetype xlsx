--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afb70cff6774aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e54f728a72f4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69599fa27f034892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5326a647964ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ac2b50915c4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69599fa27f034892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bf9fd97e0e4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5326a647964ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,034</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>