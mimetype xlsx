--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e54f728a72f4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f82dfac09cc4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5326a647964ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a4a1c4d59d4b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bf9fd97e0e4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5326a647964ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1b09ec406f4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a4a1c4d59d4b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>