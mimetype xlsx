--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f82dfac09cc4552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91ac821fd9c4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a4a1c4d59d4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efcb0e0158a456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1b09ec406f4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a4a1c4d59d4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d0fb4025214792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efcb0e0158a456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,075</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>