--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91ac821fd9c4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffd7ed9032945f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efcb0e0158a456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe36e1f416c4eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d0fb4025214792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efcb0e0158a456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e2bcf520214ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe36e1f416c4eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,363</x:t>
-[...16 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,363</x:t>
-[...468 lines deleted...]
-          <x:t>134,987</x:t>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>