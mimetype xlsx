--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffd7ed9032945f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8f997bbbd64b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe36e1f416c4eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc1751a71bf48e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e2bcf520214ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe36e1f416c4eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e29a6eb5f84644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc1751a71bf48e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,746</x:t>
@@ -697,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>