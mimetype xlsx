--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8f997bbbd64b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580f3d1367bf4166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc1751a71bf48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdd05b4fb8e43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e29a6eb5f84644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc1751a71bf48e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544e47c193504fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdd05b4fb8e43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,484</x:t>
@@ -677,31 +239,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>