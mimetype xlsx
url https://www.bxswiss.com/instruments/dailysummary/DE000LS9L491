--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580f3d1367bf4166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb3ef4ae0374f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdd05b4fb8e43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bfac71b6194b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544e47c193504fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdd05b4fb8e43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78075e6b8fa4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bfac71b6194b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,362 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...310 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -644,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>