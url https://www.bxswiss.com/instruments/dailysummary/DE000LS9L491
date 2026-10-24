--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb3ef4ae0374f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f3151d403c4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bfac71b6194b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697797797f2646ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78075e6b8fa4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bfac71b6194b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c01ad6273a4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697797797f2646ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>