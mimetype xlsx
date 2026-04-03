--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177cc523a6864b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e4b15fef4844a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20dc0f913354454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63de27158a0c4abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6653923c624531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20dc0f913354454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f819d8e32f45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63de27158a0c4abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>