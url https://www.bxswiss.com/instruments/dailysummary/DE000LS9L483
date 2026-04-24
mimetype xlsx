--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e4b15fef4844a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e4b47bacba4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63de27158a0c4abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e749d27f174c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f819d8e32f45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63de27158a0c4abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae96967d82c41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e749d27f174c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>