--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e4b47bacba4535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f913ce3c9d45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e749d27f174c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fbcf64f1364de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae96967d82c41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e749d27f174c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf1f25dcdbb4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fbcf64f1364de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>