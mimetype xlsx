--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f913ce3c9d45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7c7c73d91f43a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fbcf64f1364de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903bcb1d341f4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf1f25dcdbb4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fbcf64f1364de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e4f3d7cd4a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903bcb1d341f4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>