--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7c7c73d91f43a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b6554e70174ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903bcb1d341f4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d612be5282e4d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e4f3d7cd4a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903bcb1d341f4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c7f823e12846cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d612be5282e4d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,864</x:t>
@@ -764,31 +299,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>