--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b6554e70174ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e83ccae56ae4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d612be5282e4d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5896b67df6ed4910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c7f823e12846cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d612be5282e4d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090d40a6c1e249b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5896b67df6ed4910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -704,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>