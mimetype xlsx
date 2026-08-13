--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e83ccae56ae4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bff86e039b4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5896b67df6ed4910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c0944c3aee94c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090d40a6c1e249b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5896b67df6ed4910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cc28007d804edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c0944c3aee94c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>