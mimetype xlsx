--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bff86e039b4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf40ae82a8dc4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c0944c3aee94c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b4258855fb4b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cc28007d804edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c0944c3aee94c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcf31bf0acf4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b4258855fb4b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>