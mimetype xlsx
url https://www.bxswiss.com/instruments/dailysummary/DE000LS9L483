--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf40ae82a8dc4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57573d7e46401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b4258855fb4b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a51fbf43304230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcf31bf0acf4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b4258855fb4b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87f5220d7d14980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a51fbf43304230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>