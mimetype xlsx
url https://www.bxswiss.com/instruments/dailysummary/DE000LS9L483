--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57573d7e46401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb7b7a2d8d546c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a51fbf43304230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re507facaf2a443d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87f5220d7d14980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a51fbf43304230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34af8efd19e04270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re507facaf2a443d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>