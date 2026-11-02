--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb7b7a2d8d546c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red81977973b04ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re507facaf2a443d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a1a94321c24682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34af8efd19e04270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re507facaf2a443d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8fea1c031b432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a1a94321c24682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonLithium+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,819</x:t>
@@ -710,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>