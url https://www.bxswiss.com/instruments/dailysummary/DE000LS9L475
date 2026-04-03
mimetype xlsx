--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed82824d3f6458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71d6ecd40024dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28315c184f1429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6a7fc046434a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4013bc3bdaa74650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28315c184f1429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b2a3589cb74ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6a7fc046434a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>