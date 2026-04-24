--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71d6ecd40024dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re825dfc1a3d245ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6a7fc046434a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf006bfe4b1c643ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b2a3589cb74ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6a7fc046434a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d16f885bdd472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf006bfe4b1c643ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>98,964</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>99,081</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>