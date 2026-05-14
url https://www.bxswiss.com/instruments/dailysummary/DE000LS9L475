--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re825dfc1a3d245ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da20c03127e47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf006bfe4b1c643ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b82b857d2f4c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d16f885bdd472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf006bfe4b1c643ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8555fecbc549b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b82b857d2f4c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,319</x:t>
-[...97 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,209</x:t>
-[...198 lines deleted...]
-          <x:t>99,581</x:t>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>