--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da20c03127e47fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76c249865bc40ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b82b857d2f4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6850bc44aa1447b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8555fecbc549b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b82b857d2f4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdeb43e45cd44501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6850bc44aa1447b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,209</x:t>
-[...97 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,334</x:t>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>99,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>