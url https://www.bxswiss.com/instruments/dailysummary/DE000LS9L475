--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76c249865bc40ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989769ce0be848d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6850bc44aa1447b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3550e6f9d0044457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdeb43e45cd44501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6850bc44aa1447b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82526a3e53d4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3550e6f9d0044457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>100,288</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,712</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>100,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>