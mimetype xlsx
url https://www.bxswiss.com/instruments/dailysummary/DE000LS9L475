--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989769ce0be848d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546019b46d6f492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3550e6f9d0044457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6084a3fe5826453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82526a3e53d4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3550e6f9d0044457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra319a593e5f74850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6084a3fe5826453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>