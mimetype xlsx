--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546019b46d6f492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0786f1e93f848f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6084a3fe5826453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce798ecd226f4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra319a593e5f74850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6084a3fe5826453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c07fdf8a671447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce798ecd226f4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,985</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>