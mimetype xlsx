--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0786f1e93f848f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80f2ba6f2f44e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce798ecd226f4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e36519b30b4bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c07fdf8a671447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce798ecd226f4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793b26fcb3634fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e36519b30b4bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>105,262</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>107,023</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,020</x:t>
-[...350 lines deleted...]
-          <x:t>105,757</x:t>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>