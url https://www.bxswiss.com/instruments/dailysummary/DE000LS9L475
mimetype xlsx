--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80f2ba6f2f44e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0450384e86f9456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e36519b30b4bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7545d5127e924210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793b26fcb3634fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e36519b30b4bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ebbff4542e4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7545d5127e924210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rubine des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>104,681</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,564</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>105,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>