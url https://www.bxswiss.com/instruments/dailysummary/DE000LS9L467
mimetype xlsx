--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08297e19e03e464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d55dca4c984358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13e523b4d2c4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac35a70c0cb42c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18026ec34f3453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13e523b4d2c4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd5012ae493459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac35a70c0cb42c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>