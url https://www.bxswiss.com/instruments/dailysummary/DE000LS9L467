--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d55dca4c984358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ebb9a12e8e41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac35a70c0cb42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b559c26329422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd5012ae493459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac35a70c0cb42c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbecfa1ab56b4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b559c26329422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>