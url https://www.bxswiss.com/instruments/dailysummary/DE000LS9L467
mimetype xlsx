--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ebb9a12e8e41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe485fda6df94bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b559c26329422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6757817b0545e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbecfa1ab56b4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b559c26329422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f235c978f14894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6757817b0545e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>403,554</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>399,263</x:t>
-[...566 lines deleted...]
-          <x:t>430,133</x:t>
+          <x:t>386,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>