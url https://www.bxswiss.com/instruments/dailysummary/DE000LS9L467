--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ef01d592d44308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cb1ed7a5324f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a542f6d8d1d4f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ef80354e644715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e8057ef4dc4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a542f6d8d1d4f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7b66c05dc3418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ef80354e644715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>