--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cb1ed7a5324f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd265445cfa242ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ef80354e644715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad79811c64194322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7b66c05dc3418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ef80354e644715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd581f64dd5d049c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad79811c64194322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>