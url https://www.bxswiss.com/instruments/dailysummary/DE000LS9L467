--- v6 (2026-04-24)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd265445cfa242ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recaa6e6893624110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad79811c64194322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cb7e6cbe4c4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd581f64dd5d049c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad79811c64194322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf9ee35dece4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cb7e6cbe4c4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>