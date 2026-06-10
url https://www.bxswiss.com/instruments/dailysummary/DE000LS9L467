--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recaa6e6893624110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce26f72b1364e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cb7e6cbe4c4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca72781fe064b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf9ee35dece4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cb7e6cbe4c4702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208ead16af004631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca72781fe064b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>