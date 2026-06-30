--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce26f72b1364e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b8a39a02844916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca72781fe064b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e73c7ac2b53446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208ead16af004631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca72781fe064b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc261d82a806a4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e73c7ac2b53446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>