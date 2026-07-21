--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b8a39a02844916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce80a751486e439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e73c7ac2b53446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b5230faeb146df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc261d82a806a4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e73c7ac2b53446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7d18eed64d460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b5230faeb146df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>