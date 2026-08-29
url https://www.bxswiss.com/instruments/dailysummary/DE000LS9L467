--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce80a751486e439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08297e19e03e464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b5230faeb146df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13e523b4d2c4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7d18eed64d460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b5230faeb146df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18026ec34f3453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13e523b4d2c4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Indexwerte Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>370,571</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>