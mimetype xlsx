--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7deec1f3f1346ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9913d9aa23c4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729e15139ebb4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeaa62a762444ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86045461ce84563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729e15139ebb4999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6e25f92b6447fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeaa62a762444ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>184,780</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>