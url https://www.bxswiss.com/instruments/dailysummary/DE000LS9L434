--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9913d9aa23c4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55dd98d9d224a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeaa62a762444ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09dde03151f4ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6e25f92b6447fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeaa62a762444ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dab5fbac074170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09dde03151f4ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>183,572</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>181,396</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>