--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55dd98d9d224a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd07833e0c074d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09dde03151f4ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2832c7af33d43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dab5fbac074170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09dde03151f4ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20b0509c7e84835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2832c7af33d43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>