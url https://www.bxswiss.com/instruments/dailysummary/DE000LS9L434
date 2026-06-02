--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd07833e0c074d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ab53b10f7642ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2832c7af33d43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f538210ccc4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20b0509c7e84835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2832c7af33d43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3e08133bf7494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f538210ccc4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>