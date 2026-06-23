--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ab53b10f7642ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d396d5dceff4b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f538210ccc4e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc246dbde4cf84e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3e08133bf7494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f538210ccc4e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e7a30075b4045c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc246dbde4cf84e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>