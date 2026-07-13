--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d396d5dceff4b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8914519ba47443b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc246dbde4cf84e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4682d56c4049a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e7a30075b4045c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc246dbde4cf84e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c091cf5de14131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4682d56c4049a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>207,075</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,253</x:t>
-[...178 lines deleted...]
-          <x:t>205,454</x:t>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,037</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>203,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>