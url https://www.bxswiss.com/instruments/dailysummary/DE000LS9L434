--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8914519ba47443b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b04eceb092a410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4682d56c4049a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf4b6103bcb94531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c091cf5de14131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4682d56c4049a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d42414dee940cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf4b6103bcb94531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>