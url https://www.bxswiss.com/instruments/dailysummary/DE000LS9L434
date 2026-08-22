--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b04eceb092a410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b227c261de649c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf4b6103bcb94531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97513bab69d4567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d42414dee940cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf4b6103bcb94531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a0b5adb0fa41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97513bab69d4567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>