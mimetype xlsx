--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b227c261de649c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87004bffe81042f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97513bab69d4567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3382a117fa154373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a0b5adb0fa41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97513bab69d4567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d1d42443c342f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3382a117fa154373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>