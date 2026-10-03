--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87004bffe81042f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a54cb64c6884099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3382a117fa154373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b28c03c62c145a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d1d42443c342f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3382a117fa154373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a55b987c5404a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b28c03c62c145a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>