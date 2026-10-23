--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a54cb64c6884099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40c5ecb94ee47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b28c03c62c145a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bcbd915b654e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a55b987c5404a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b28c03c62c145a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95d05a1edfc4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bcbd915b654e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategiePremium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>