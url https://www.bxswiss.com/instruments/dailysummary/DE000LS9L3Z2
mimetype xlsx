--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d827e89dc4443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9927ad3d918247af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ca7737938d485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44522d78925475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d1c5df45c34708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ca7737938d485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597a90fb251d47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44522d78925475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automatisierung und Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,327 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...275 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>