--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9927ad3d918247af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b4d089d511455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44522d78925475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc478377728ca40bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597a90fb251d47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44522d78925475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5915f4cbed8440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc478377728ca40bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automatisierung und Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>133,309</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>