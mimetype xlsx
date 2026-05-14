--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b4d089d511455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb792365210a49c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc478377728ca40bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b153f1db3f14ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5915f4cbed8440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc478377728ca40bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37ed749a3a648c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b153f1db3f14ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automatisierung und Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>