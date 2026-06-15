--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb792365210a49c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009c512ead5f488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b153f1db3f14ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fbb2f55f32d414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37ed749a3a648c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b153f1db3f14ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a702e0446642e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fbb2f55f32d414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automatisierung und Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,023</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>