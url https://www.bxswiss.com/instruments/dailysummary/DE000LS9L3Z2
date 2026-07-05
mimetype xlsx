--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009c512ead5f488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17626d75c519460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fbb2f55f32d414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b11b3337004975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a702e0446642e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fbb2f55f32d414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54672880fcec4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b11b3337004975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automatisierung und Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,353</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>152,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,074</x:t>
         </x:is>
       </x:c>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>