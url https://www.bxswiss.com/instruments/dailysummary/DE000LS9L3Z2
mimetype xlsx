--- v9 (2026-07-05)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17626d75c519460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f87834461c54350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b11b3337004975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1fe4061598449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54672880fcec4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b11b3337004975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dfaa4ffc5a4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1fe4061598449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automatisierung und Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,606 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,920</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>