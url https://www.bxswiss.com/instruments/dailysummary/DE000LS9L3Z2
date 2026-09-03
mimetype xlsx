--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f87834461c54350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4761c2b6c2a34fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1fe4061598449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d2fb4af21049ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dfaa4ffc5a4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1fe4061598449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbd2667be3145c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d2fb4af21049ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automatisierung und Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,835</x:t>
@@ -724,31 +239,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>