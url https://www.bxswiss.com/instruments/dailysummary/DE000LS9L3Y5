--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8cd920df054460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480e8c2ba271474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5917dc93cdf04d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f799c0c06084424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9683c8ad4a824328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5917dc93cdf04d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1cd23fe0b242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f799c0c06084424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>