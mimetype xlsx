--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480e8c2ba271474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488fcc52d04e4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f799c0c06084424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0ffb38154f4aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1cd23fe0b242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f799c0c06084424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f95d0ca4df4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0ffb38154f4aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>