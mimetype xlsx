--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24f58b71a334bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a8697bf1fb4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc099ba5cf1b44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ef81d82631402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00476f8d6f8a4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc099ba5cf1b44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427627301b9a4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ef81d82631402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>