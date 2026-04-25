--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a8697bf1fb4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b5981bebaa42a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ef81d82631402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88e9537f8b241d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427627301b9a4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ef81d82631402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88571be83a2f4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88e9537f8b241d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>