--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b5981bebaa42a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a1c72a55fb438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88e9537f8b241d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba910d48d94e48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88571be83a2f4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88e9537f8b241d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50572c2b8eda476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba910d48d94e48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>