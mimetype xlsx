--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a1c72a55fb438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad5ad7ce46f4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba910d48d94e48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1136154b394725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50572c2b8eda476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba910d48d94e48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65b04149c0e4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1136154b394725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>