--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad5ad7ce46f4725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55d064db1674436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1136154b394725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed1490b7d494f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65b04149c0e4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1136154b394725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010f810537084b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed1490b7d494f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>