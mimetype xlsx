--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55d064db1674436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246c3c2c89ce42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed1490b7d494f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c2ed77a4e34486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010f810537084b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed1490b7d494f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d3143239dd4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c2ed77a4e34486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>