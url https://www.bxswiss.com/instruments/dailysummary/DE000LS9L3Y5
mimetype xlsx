--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246c3c2c89ce42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ec2e8a7ca0428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c2ed77a4e34486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2aba7833d6a4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d3143239dd4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c2ed77a4e34486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa82d99978ae4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2aba7833d6a4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>