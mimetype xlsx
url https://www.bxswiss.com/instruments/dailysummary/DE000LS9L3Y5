--- v13 (2026-08-06)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ec2e8a7ca0428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8cd920df054460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2aba7833d6a4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5917dc93cdf04d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa82d99978ae4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2aba7833d6a4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9683c8ad4a824328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5917dc93cdf04d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Im Andenken an meine Mutter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3Y5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>226,432</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>