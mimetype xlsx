--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6276554df834a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576f99f4c0d34d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf13ed57f3c34be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8db57e289ae4cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d2d79350f24171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf13ed57f3c34be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re199161b00f5476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8db57e289ae4cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>