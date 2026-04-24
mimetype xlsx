--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576f99f4c0d34d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a90424a49b49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8db57e289ae4cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f0ba0f36e24b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re199161b00f5476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8db57e289ae4cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42844981d1ae4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f0ba0f36e24b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>