--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a90424a49b49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa07b33e6ebe4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f0ba0f36e24b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2a9d4671e94760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42844981d1ae4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f0ba0f36e24b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e691ec1a5804bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2a9d4671e94760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>