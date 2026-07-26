--- v7 (2026-05-14)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa07b33e6ebe4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee2a7ea0bf441c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2a9d4671e94760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888861b0e12c48cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e691ec1a5804bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2a9d4671e94760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8027e4472a84336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888861b0e12c48cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>191,132</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>