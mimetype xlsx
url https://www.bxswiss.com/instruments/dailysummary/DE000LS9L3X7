--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee2a7ea0bf441c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0692b18e37746b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888861b0e12c48cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92043f74b6eb4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8027e4472a84336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888861b0e12c48cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a82f2b42e54c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92043f74b6eb4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>