--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0692b18e37746b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc785c24c55fd40cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92043f74b6eb4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a5c0cc20bb48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a82f2b42e54c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92043f74b6eb4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09256a14f1e9461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a5c0cc20bb48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>