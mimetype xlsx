--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc785c24c55fd40cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec448b060fe747ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a5c0cc20bb48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd1f17c38ad4829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09256a14f1e9461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a5c0cc20bb48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe3dc20e32545a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd1f17c38ad4829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>