--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec448b060fe747ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab3db56bb1b440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd1f17c38ad4829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5067dc1ab54d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe3dc20e32545a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd1f17c38ad4829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e478f3a9d27430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5067dc1ab54d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>156,173</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,453</x:t>
-[...463 lines deleted...]
-          <x:t>157,561</x:t>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>