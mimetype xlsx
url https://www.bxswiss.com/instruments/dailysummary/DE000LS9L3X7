--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab3db56bb1b440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9a432d524c43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5067dc1ab54d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b6fc174f524001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e478f3a9d27430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5067dc1ab54d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd19a4e9cab4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b6fc174f524001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champion of the year</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>155,713</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,930</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>