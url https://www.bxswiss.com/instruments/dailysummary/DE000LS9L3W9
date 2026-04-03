--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbadd827c3d4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra013558fcfb245a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2219cdd53af84dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ee7e45ce8f40a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93595c82af4f4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2219cdd53af84dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d56c76b552443f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ee7e45ce8f40a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>