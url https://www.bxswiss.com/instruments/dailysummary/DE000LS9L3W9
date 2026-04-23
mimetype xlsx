--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra013558fcfb245a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd255b1984ac44e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ee7e45ce8f40a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5c8c1db68541b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d56c76b552443f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ee7e45ce8f40a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd45679dda840a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5c8c1db68541b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>