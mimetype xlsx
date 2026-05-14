--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd255b1984ac44e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c6725134534b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5c8c1db68541b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4e8ad21ed64e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd45679dda840a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5c8c1db68541b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca87a303cfb849ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4e8ad21ed64e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>