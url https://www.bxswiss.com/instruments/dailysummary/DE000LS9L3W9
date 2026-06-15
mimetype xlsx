--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c6725134534b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654b9a766b46425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4e8ad21ed64e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09e7e801d3b4139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca87a303cfb849ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4e8ad21ed64e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735a64eb80d04ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09e7e801d3b4139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>256,943</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>