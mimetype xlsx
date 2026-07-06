--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654b9a766b46425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd320a756db54455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09e7e801d3b4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255146f684db4b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735a64eb80d04ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09e7e801d3b4139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8905fb12254508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255146f684db4b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>