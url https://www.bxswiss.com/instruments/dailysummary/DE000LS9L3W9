--- v10 (2026-07-06)
+++ v11 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd320a756db54455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d16763a5f2f487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255146f684db4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfc810ebe6d43a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8905fb12254508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255146f684db4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4842868fe8a041c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfc810ebe6d43a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +710,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>