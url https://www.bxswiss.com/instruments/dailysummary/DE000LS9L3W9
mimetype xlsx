--- v11 (2026-07-06)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d16763a5f2f487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9417f0fcfeca4d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfc810ebe6d43a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39446d4def345be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4842868fe8a041c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfc810ebe6d43a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1150f0862ff4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39446d4def345be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>