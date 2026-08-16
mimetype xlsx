--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9417f0fcfeca4d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67184cc53a354702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39446d4def345be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6341864a46004a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1150f0862ff4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39446d4def345be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c330559d4846dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6341864a46004a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>