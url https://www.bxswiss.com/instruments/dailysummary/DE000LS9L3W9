--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67184cc53a354702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa207bca5314755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6341864a46004a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9aba86a93a948dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c330559d4846dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6341864a46004a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9de491775640b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9aba86a93a948dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>