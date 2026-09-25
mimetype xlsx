--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa207bca5314755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef37d68ffe44c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9aba86a93a948dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050474b65f7e4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9de491775640b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9aba86a93a948dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10240eb770a94c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050474b65f7e4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>