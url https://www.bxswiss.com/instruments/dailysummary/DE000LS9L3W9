--- v15 (2026-09-25)
+++ v16 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef37d68ffe44c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3e4077b3cc46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050474b65f7e4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd117654da118483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10240eb770a94c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050474b65f7e4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbf4477bd614796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd117654da118483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>