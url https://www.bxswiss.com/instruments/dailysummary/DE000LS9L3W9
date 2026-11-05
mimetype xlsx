--- v16 (2026-10-16)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3e4077b3cc46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456e198765b84165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd117654da118483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4ce4ce37424aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbf4477bd614796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd117654da118483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391e29916d344700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4ce4ce37424aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>be proactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>259,286</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,900</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>268,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,990</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>