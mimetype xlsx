--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53549ea92e434916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fda15d2f7a415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89ade36fd4341cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d2a0ac87fa4b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ad4e6a4cb847ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89ade36fd4341cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bce34e8875f4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d2a0ac87fa4b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>