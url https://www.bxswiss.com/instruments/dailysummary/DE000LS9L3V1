--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fda15d2f7a415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cfa329b46747b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d2a0ac87fa4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030383de31c045c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bce34e8875f4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d2a0ac87fa4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f4ad1efb0c4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030383de31c045c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>