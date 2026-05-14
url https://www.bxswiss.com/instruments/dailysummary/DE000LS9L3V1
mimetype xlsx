--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cfa329b46747b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f80942987c401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030383de31c045c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688669b8f0394e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f4ad1efb0c4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030383de31c045c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddeb0f21bd8a4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688669b8f0394e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>