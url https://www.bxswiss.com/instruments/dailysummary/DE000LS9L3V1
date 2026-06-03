--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f80942987c401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f5c2b8ed364e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688669b8f0394e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cc29b3391b4406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddeb0f21bd8a4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688669b8f0394e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra128c4df0860419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cc29b3391b4406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>