--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f5c2b8ed364e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce728a0a09d4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cc29b3391b4406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d313811b04d4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra128c4df0860419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cc29b3391b4406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3792b16ea33548bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d313811b04d4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>