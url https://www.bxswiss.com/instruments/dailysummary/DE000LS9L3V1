--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce728a0a09d4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5860133f644a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d313811b04d4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efcbeb64b724a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3792b16ea33548bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d313811b04d4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c78234fd3ba45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efcbeb64b724a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>