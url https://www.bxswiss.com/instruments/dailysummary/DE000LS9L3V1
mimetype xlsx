--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5860133f644a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ba8123ffd64fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efcbeb64b724a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f54a2fa96043d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c78234fd3ba45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efcbeb64b724a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3989d8b1448c4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f54a2fa96043d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>