--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ba8123ffd64fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca724d965894bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f54a2fa96043d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4910f7839f34f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3989d8b1448c4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f54a2fa96043d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3c39337cb34a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4910f7839f34f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>