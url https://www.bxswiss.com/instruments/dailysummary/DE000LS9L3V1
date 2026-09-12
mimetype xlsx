--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca724d965894bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a197568cb0b471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4910f7839f34f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e5cf6157b14643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3c39337cb34a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4910f7839f34f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d0389b7dc140ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e5cf6157b14643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>