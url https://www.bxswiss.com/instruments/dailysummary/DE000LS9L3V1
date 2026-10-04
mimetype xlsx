--- v15 (2026-09-12)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a197568cb0b471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1614a56815d44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e5cf6157b14643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938d77f725e54514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d0389b7dc140ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e5cf6157b14643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907f50ed86194cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938d77f725e54514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>