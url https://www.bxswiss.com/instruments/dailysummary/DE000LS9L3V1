--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1614a56815d44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978fbb2782334541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938d77f725e54514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58475d805cab4458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907f50ed86194cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938d77f725e54514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9c6f3b577d448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58475d805cab4458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry B: Mixed Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>