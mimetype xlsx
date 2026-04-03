--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recaf3bfdfdb44189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1412b1a7fbb54c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea93de34db084b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc438524658764706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ca0a70fc1d4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea93de34db084b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698ec84cb5374da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc438524658764706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>