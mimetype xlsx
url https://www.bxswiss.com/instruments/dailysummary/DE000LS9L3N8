--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1412b1a7fbb54c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779baabf40ef45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc438524658764706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e378779c0ae4ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698ec84cb5374da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc438524658764706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2d50f4d29947ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e378779c0ae4ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>