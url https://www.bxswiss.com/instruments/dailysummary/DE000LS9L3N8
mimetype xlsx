--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779baabf40ef45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd709200cbb324821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e378779c0ae4ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83fd72f51dd4a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2d50f4d29947ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e378779c0ae4ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe17a20477a84dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83fd72f51dd4a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>