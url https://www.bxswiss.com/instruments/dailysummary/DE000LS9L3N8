--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd709200cbb324821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9eb1a9adf9d4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83fd72f51dd4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22ef2499933496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe17a20477a84dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83fd72f51dd4a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d099a3c1ca44a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22ef2499933496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>