--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9eb1a9adf9d4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ba13c5788d4c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22ef2499933496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8acc5a18eb340db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d099a3c1ca44a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22ef2499933496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d0f863c52d4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8acc5a18eb340db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>