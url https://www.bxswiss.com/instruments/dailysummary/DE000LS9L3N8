--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ba13c5788d4c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd4c18cf1fa4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8acc5a18eb340db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc028bb1eb7a74916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d0f863c52d4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8acc5a18eb340db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df6b6ad179a4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc028bb1eb7a74916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>