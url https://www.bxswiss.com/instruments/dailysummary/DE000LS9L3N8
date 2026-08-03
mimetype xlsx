--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd4c18cf1fa4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e9768a124241bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc028bb1eb7a74916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad1d1d950af4e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df6b6ad179a4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc028bb1eb7a74916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c01461da1e4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad1d1d950af4e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,484</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>