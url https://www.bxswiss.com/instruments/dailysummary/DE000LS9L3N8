--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e9768a124241bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8afc184248e4428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad1d1d950af4e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6972f40bc80e4581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c01461da1e4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad1d1d950af4e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5a7dd9c0554d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6972f40bc80e4581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...546 lines deleted...]
-          <x:t>215,503</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>