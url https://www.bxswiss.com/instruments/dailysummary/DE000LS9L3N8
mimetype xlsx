--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8afc184248e4428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2253f606c74a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6972f40bc80e4581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0434b39f05614579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5a7dd9c0554d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6972f40bc80e4581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067ca9fa21cd4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0434b39f05614579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,725</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>220,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,312</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>