--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2253f606c74a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra884c41c46f94413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0434b39f05614579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182505aefaef4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067ca9fa21cd4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0434b39f05614579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb65837b7d54cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182505aefaef4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nach Levermann &amp; Buffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3N8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>