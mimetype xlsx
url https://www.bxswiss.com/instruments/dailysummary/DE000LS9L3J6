--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2919b7297dde487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4d6684ff5c4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fdc9927d6fc4c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bab486c1706474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a0bee47a924161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fdc9927d6fc4c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe1aa085386410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bab486c1706474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>605,579</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>