--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4d6684ff5c4a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4c5d669e0e4922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bab486c1706474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1f297248ec4bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe1aa085386410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bab486c1706474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f415dd55ff4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1f297248ec4bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>