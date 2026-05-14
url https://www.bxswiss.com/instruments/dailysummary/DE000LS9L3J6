--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4c5d669e0e4922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree918721e5c74103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1f297248ec4bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d4190e79794189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f415dd55ff4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1f297248ec4bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3cdfa7978e4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d4190e79794189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>