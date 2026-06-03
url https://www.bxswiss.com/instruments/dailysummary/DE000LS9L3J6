--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree918721e5c74103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037740ad85f54ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d4190e79794189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30744857e9e54b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3cdfa7978e4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d4190e79794189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70826b83340949fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30744857e9e54b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>729,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>