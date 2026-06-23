--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037740ad85f54ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0449576a53f5484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30744857e9e54b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2866debc2c4769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70826b83340949fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30744857e9e54b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab876846ddb24ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2866debc2c4769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>774,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>