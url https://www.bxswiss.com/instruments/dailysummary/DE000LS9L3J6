--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0449576a53f5484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9765e9d88684665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2866debc2c4769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a49d1be8101423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab876846ddb24ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2866debc2c4769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f9de8b035045cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a49d1be8101423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>769,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>