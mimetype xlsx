--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9765e9d88684665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06caf15919cd4cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a49d1be8101423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa026432c9ff48cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f9de8b035045cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a49d1be8101423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891bf20ccfb34bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa026432c9ff48cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>729,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>