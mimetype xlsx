--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06caf15919cd4cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9225580ce6845f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa026432c9ff48cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f3612245e44d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891bf20ccfb34bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa026432c9ff48cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7077b123b4c04512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f3612245e44d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>775,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>773,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>730,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>