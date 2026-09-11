--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9225580ce6845f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f42191f45994567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f3612245e44d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3411a87d2f284005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7077b123b4c04512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f3612245e44d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra963581c143f45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3411a87d2f284005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>