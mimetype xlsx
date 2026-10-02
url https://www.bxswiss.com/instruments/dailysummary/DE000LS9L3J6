--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f42191f45994567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77818aee80c34f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3411a87d2f284005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf207eda00b434c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra963581c143f45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3411a87d2f284005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b90915d60340a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf207eda00b434c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>767,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>