--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77818aee80c34f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8616e1789146ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf207eda00b434c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd2f24ae60f46dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b90915d60340a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf207eda00b434c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29211479c96a415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd2f24ae60f46dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three Years Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3J6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>809,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>848,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>848,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>