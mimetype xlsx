--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322915f79dce4abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c70d445be54865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe7efe514dc4024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8da311e0034cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc577c368edcd4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe7efe514dc4024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c48e4a39b24c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8da311e0034cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>