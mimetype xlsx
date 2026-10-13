--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c70d445be54865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0713977bb045b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8da311e0034cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef006f4c3484a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c48e4a39b24c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8da311e0034cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf208cf526b4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef006f4c3484a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>