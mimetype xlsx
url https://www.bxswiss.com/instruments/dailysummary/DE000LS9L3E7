--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0713977bb045b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940c0170be504604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef006f4c3484a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1643019977d94b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf208cf526b4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef006f4c3484a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4f2208332d43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1643019977d94b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>