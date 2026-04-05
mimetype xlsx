--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f5130334b84a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffa59fcc74546d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033f324451ad4bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fa6a01a11848c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397da61a434e4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033f324451ad4bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae01c160a4c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fa6a01a11848c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>