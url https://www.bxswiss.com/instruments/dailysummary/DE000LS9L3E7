--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffa59fcc74546d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8831d5aa02e1400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fa6a01a11848c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd928719719443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae01c160a4c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fa6a01a11848c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe749b77008418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd928719719443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>