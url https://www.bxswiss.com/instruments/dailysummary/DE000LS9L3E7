--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8831d5aa02e1400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bac00f63604f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd928719719443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcadfaffaf74f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe749b77008418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd928719719443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a2f8bc36c54321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcadfaffaf74f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>191,574</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>191,236</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>