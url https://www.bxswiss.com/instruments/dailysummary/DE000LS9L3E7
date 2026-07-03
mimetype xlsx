--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bac00f63604f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bb5892d5c348b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcadfaffaf74f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6100fdb1e6345d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a2f8bc36c54321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcadfaffaf74f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd602ebe68b8f4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6100fdb1e6345d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>