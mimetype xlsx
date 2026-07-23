--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bb5892d5c348b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602bd57aebed4dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6100fdb1e6345d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa02202c63114fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd602ebe68b8f4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6100fdb1e6345d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30628b7ec9894c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa02202c63114fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>