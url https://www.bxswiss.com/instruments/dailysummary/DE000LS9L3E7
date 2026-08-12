--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602bd57aebed4dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3535ed7004e3482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa02202c63114fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05659e2f80d24536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30628b7ec9894c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa02202c63114fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996c08a7afd84ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05659e2f80d24536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>