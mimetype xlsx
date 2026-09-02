--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3535ed7004e3482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322915f79dce4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05659e2f80d24536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe7efe514dc4024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996c08a7afd84ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05659e2f80d24536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc577c368edcd4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe7efe514dc4024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L3E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>217,832</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,700</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>213,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,982</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>