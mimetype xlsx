--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611326cc1ea84e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f96b6c00b84c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab6447f038540b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b6ef996f854f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220870ce739c40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab6447f038540b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3faa5fa5af664d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b6ef996f854f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>