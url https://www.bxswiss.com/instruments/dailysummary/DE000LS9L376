--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f96b6c00b84c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f96c0ce2a554c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b6ef996f854f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2915f5962554859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3faa5fa5af664d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b6ef996f854f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03149e1a5da1426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2915f5962554859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>