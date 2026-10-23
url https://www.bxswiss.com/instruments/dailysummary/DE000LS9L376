--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f96c0ce2a554c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7eafeda92c4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2915f5962554859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5852a97d054491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03149e1a5da1426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2915f5962554859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f16128fbd34a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5852a97d054491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>