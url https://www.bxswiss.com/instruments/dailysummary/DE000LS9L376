--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaca1f0f900143ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ac69657214b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a96402809564c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R962bdc33269f4b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43aceb4c81f4437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a96402809564c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023ca12179e34c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R962bdc33269f4b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>