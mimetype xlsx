--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ac69657214b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra299807e7dc54b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R962bdc33269f4b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ca0b3f75d84f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023ca12179e34c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R962bdc33269f4b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6caf089ab04820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ca0b3f75d84f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>