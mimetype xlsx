--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra299807e7dc54b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270d2e7382dd44b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ca0b3f75d84f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152f791395f54f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6caf089ab04820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ca0b3f75d84f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a46c9cb29f42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152f791395f54f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>