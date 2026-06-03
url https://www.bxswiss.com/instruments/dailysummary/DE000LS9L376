--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270d2e7382dd44b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d2192e9f6b47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152f791395f54f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde85fb587824a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a46c9cb29f42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152f791395f54f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f89d02a31de433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde85fb587824a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>