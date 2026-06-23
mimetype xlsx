--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d2192e9f6b47a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89dc9c01d2094d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde85fb587824a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1af4b0c1f654b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f89d02a31de433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde85fb587824a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee1b267717b4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1af4b0c1f654b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>