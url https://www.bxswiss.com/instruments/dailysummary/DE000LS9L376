--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89dc9c01d2094d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8209b819fe4c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1af4b0c1f654b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd8c01bcb1d48fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee1b267717b4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1af4b0c1f654b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc446b49f0beb4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd8c01bcb1d48fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>