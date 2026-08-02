--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8209b819fe4c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee69213bb6548c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd8c01bcb1d48fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b4288fd4f647f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc446b49f0beb4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd8c01bcb1d48fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e5877a27434f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b4288fd4f647f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>