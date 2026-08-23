--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee69213bb6548c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611326cc1ea84e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b4288fd4f647f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab6447f038540b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e5877a27434f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b4288fd4f647f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220870ce739c40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab6447f038540b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming+HE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>