--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098310feffc44075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc8a00f51a4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b4e0456ceb452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2365e290f38d4c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829d9509cbdb4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b4e0456ceb452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2403627ffa14f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2365e290f38d4c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>175,877</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>173,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>