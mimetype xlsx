--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc8a00f51a4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbd133712cb40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2365e290f38d4c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8d12db042b46bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2403627ffa14f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2365e290f38d4c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaee9470613441d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8d12db042b46bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>