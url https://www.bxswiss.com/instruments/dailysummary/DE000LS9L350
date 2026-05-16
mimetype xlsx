--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbd133712cb40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b653f8f3fc841bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8d12db042b46bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec936cf56b914858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaee9470613441d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8d12db042b46bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19790a68ba84281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec936cf56b914858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>