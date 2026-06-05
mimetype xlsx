--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b653f8f3fc841bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762848437ac14c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec936cf56b914858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48deb9564b614f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19790a68ba84281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec936cf56b914858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra793d165040c4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48deb9564b614f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>