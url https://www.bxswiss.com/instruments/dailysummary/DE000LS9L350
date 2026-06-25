--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762848437ac14c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0eb32c533f4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48deb9564b614f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69204148bf404d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra793d165040c4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48deb9564b614f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663395b66c86432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69204148bf404d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>