--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0eb32c533f4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd922ca71898a4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69204148bf404d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb602a33ad8e8460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663395b66c86432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69204148bf404d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb662dd34c774331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb602a33ad8e8460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>