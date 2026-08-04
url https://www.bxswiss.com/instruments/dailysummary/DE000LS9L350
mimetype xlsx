--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd922ca71898a4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3103b4b234d4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb602a33ad8e8460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3f417d408f4ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb662dd34c774331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb602a33ad8e8460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab45e23f92f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3f417d408f4ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>