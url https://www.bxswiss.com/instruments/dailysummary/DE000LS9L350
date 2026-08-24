--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3103b4b234d4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f866669ab2b49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3f417d408f4ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a9050c90c14bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab45e23f92f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3f417d408f4ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335b00882f934b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a9050c90c14bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,206</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>