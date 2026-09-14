--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f866669ab2b49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56dedeaea9c44aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a9050c90c14bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7868839ae02b4688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335b00882f934b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a9050c90c14bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65efcc0397a74ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7868839ae02b4688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...205 lines deleted...]
-          <x:t>210,056</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,627</x:t>
-[...350 lines deleted...]
-          <x:t>203,478</x:t>
+          <x:t>205,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>