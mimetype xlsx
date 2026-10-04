--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56dedeaea9c44aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6dbd4e465745d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7868839ae02b4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44bc403ae184f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65efcc0397a74ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7868839ae02b4688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61483f3f3b6e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44bc403ae184f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>