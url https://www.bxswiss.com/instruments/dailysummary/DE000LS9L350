--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6dbd4e465745d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dea95cea69b4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44bc403ae184f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3ae3f2f40849e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61483f3f3b6e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44bc403ae184f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5302f45ab98f4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3ae3f2f40849e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>