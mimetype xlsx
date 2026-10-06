--- v13 (2026-09-14)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac269cfcb8b41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad55cd3e25e14a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdc9c17cc59475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01998b33623941a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf3ad52e7a94a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdc9c17cc59475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd3856d3df448e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01998b33623941a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,700</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,852</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>27.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>85,406</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>