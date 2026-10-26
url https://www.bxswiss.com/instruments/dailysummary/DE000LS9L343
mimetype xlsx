--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad55cd3e25e14a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be6b5e38283494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01998b33623941a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcbbf9be9544a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd3856d3df448e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01998b33623941a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70af4475626645b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcbbf9be9544a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>