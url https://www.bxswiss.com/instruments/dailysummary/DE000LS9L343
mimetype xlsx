--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f818436b4c4aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76734f824832418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b12ea66000d4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754a19fb92d44511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ba5a6212c14f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b12ea66000d4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1372f11501184706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754a19fb92d44511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>82,827</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,682</x:t>
-[...463 lines deleted...]
-          <x:t>81,882</x:t>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>