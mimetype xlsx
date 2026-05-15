--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76734f824832418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bd060bbdd54d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754a19fb92d44511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b5e18fd804483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1372f11501184706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754a19fb92d44511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a675be5668546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b5e18fd804483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>83,016</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,913</x:t>
-[...166 lines deleted...]
-          <x:t>83,518</x:t>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>