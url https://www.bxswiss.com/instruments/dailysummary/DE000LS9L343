--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bd060bbdd54d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851a6ef9033b451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b5e18fd804483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b67bad6db241fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a675be5668546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b5e18fd804483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d034f62a25b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b67bad6db241fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>82,965</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,969</x:t>
-[...112 lines deleted...]
-          <x:t>82,832</x:t>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>82,937</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>