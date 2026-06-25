--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851a6ef9033b451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5096bdab524a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b67bad6db241fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc13d924e14046dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d034f62a25b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b67bad6db241fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050c7d9183644c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc13d924e14046dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>82,832</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>