--- v10 (2026-06-25)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5096bdab524a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3b18bbbf204e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc13d924e14046dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49630c2d43a94e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050c7d9183644c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc13d924e14046dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587c608c19df4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49630c2d43a94e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>83,135</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>83,726</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>83,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>