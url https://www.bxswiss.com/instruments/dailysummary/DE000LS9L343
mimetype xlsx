--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3b18bbbf204e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0714f5cb763e4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49630c2d43a94e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e90610ff2ae49c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587c608c19df4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49630c2d43a94e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694dfd7520824561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e90610ff2ae49c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>