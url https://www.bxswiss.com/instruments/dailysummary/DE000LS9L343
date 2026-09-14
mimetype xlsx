--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0714f5cb763e4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac269cfcb8b41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e90610ff2ae49c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdc9c17cc59475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694dfd7520824561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e90610ff2ae49c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf3ad52e7a94a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdc9c17cc59475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MT Deutschland Hauptindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,469</x:t>
-[...43 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>84,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,412</x:t>
-[...247 lines deleted...]
-          <x:t>84,455</x:t>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>