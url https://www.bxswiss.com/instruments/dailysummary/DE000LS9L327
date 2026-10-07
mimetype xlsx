--- v13 (2026-09-15)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e0eba04efa42c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ef4a4726994fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242ab7602f7b4364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc371fb274274b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7eca4bf8404974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242ab7602f7b4364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea09a48554f4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc371fb274274b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>