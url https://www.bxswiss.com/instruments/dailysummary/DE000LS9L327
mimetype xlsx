--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ef4a4726994fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12a6921b9af4e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc371fb274274b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d413ddfaba4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea09a48554f4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc371fb274274b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c566185775245be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d413ddfaba4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,411</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>125,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,152</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>