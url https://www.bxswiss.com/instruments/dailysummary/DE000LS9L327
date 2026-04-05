--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38422124127244ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9adb84c5b84bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda417e2c91b64792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8d532481eb41d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77eb35d9cb34c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda417e2c91b64792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de76133e33547d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8d532481eb41d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>122,570</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,211</x:t>
-[...323 lines deleted...]
-          <x:t>125,498</x:t>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>