--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9adb84c5b84bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6630265dd424b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8d532481eb41d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb958713bdbb4840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de76133e33547d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8d532481eb41d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69754fc250b248a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb958713bdbb4840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>