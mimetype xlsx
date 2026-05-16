--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6630265dd424b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f34d772da59472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb958713bdbb4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c927b9520b846d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69754fc250b248a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb958713bdbb4840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f6c80a61284d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c927b9520b846d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>