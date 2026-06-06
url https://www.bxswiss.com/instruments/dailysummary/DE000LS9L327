--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f34d772da59472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4943da9f391d4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c927b9520b846d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92aec79bbcc44937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f6c80a61284d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c927b9520b846d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5d737bc0564ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92aec79bbcc44937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>123,834</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,747</x:t>
-[...200 lines deleted...]
-          <x:t>122,182</x:t>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,103</x:t>
-[...112 lines deleted...]
-          <x:t>126,786</x:t>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>