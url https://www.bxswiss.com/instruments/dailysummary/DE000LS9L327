--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4943da9f391d4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re216155be1b94b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92aec79bbcc44937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81d1845c8d14ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5d737bc0564ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92aec79bbcc44937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d40508246643e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81d1845c8d14ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>122,182</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,103</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>124,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>