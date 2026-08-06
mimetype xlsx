--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re216155be1b94b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825c20eaf8cb4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81d1845c8d14ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8c6d25b2ae464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d40508246643e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81d1845c8d14ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d45ad5b09154698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8c6d25b2ae464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>127,067</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>