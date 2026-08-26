--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825c20eaf8cb4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a3a71605c8468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8c6d25b2ae464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16e25d570784b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d45ad5b09154698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8c6d25b2ae464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1303688d8c544c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16e25d570784b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>