--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a3a71605c8468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e0eba04efa42c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16e25d570784b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242ab7602f7b4364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1303688d8c544c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16e25d570784b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7eca4bf8404974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242ab7602f7b4364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry A: Hardcore Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>