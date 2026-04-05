--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aea8d61aed7458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64815c4031c5493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7636cdc889f24cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba447a0412634b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f10d9e6f21463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7636cdc889f24cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec04ce5966c94486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba447a0412634b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Value Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L2Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>