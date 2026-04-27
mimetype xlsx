--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64815c4031c5493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bab769ce046476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba447a0412634b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b49db833f44995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec04ce5966c94486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba447a0412634b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R019e053c44b84b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b49db833f44995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Value Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L2Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>