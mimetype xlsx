--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bab769ce046476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac2eae665694629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b49db833f44995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7e993f192b499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R019e053c44b84b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b49db833f44995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba154fa4395f4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7e993f192b499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Value Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L2Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>171,593</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>