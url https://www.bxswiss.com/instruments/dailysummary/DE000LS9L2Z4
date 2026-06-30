--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac2eae665694629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d68e434bb304782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7e993f192b499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a31c7ea14054f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba154fa4395f4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7e993f192b499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1ea9339eb746c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a31c7ea14054f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Value Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L2Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>