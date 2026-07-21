--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d68e434bb304782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bcfb1267fe4cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a31c7ea14054f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4c6775bff34c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1ea9339eb746c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a31c7ea14054f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b6cb7a5e7f4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4c6775bff34c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Value Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L2Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>