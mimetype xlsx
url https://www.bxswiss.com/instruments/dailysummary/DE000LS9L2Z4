--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bcfb1267fe4cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661cfe912e5640bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4c6775bff34c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d795313faa74d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b6cb7a5e7f4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4c6775bff34c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf31b3dbbccd4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d795313faa74d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Value Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L2Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,316</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>