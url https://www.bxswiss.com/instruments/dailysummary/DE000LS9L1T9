--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0382d82eeb954c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e88cc3b4b2347d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200c8b3c7e3243a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da84cb059674ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd066818fff174bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200c8b3c7e3243a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf76a447275146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da84cb059674ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.316,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.305,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.310,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.303,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.285,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.303,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>