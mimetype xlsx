--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e88cc3b4b2347d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb929f3ab39314841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da84cb059674ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ba454e70c248a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf76a447275146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da84cb059674ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a178afe8924d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ba454e70c248a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.313,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.313,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.306,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.308,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.315,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.303,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.313,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>