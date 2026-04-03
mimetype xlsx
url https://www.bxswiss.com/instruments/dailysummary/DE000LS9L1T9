--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6cc16e555784d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821b8061e69847f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e594ddc452040b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83401bafb32d408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a88b15749849f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e594ddc452040b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afa5cd4a0974dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83401bafb32d408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.194,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.206,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.192,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.205,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.161,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.170,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.160,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.161,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>