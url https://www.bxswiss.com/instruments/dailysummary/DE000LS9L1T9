--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821b8061e69847f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e8b69d18e2495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83401bafb32d408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9f7a22112d478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afa5cd4a0974dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83401bafb32d408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939244577f854f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9f7a22112d478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.124,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.123,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.145,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.188,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.168,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.181,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>