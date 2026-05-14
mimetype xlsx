--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e8b69d18e2495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cceee651ab46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9f7a22112d478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c377fc07d94d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939244577f854f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9f7a22112d478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde0eb23674d4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c377fc07d94d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.208,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.210,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.204,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.205,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.211,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.216,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.206,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.215,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>