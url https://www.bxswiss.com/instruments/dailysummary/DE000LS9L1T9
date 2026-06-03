--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cceee651ab46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c719e27adaa42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c377fc07d94d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad51f5eb3a5f4f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde0eb23674d4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c377fc07d94d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2be72d0e3794650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad51f5eb3a5f4f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.188,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.190,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.185,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.185,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.215,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.221,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.212,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.218,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>