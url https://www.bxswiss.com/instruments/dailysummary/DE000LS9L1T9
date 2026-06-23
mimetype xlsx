--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c719e27adaa42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4846e6eb146f4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad51f5eb3a5f4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40848cf0631b4eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2be72d0e3794650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad51f5eb3a5f4f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f9d97d2c53475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40848cf0631b4eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.203,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.211,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.209,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.218,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.228,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.218,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.225,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>