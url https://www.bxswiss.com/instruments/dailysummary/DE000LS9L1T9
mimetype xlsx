--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4846e6eb146f4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf3f839448b47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40848cf0631b4eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d967036e8bd4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f9d97d2c53475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40848cf0631b4eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5031f3c4fe474fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d967036e8bd4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.252,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.255,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.246,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.252,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.257,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.254,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>