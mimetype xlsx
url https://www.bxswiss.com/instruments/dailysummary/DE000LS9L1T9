--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf3f839448b47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8e609bd4574382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d967036e8bd4d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb04231ae244013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5031f3c4fe474fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d967036e8bd4d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003c9542bff143bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb04231ae244013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.293,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.280,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.281,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.270,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.271,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>