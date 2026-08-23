--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8e609bd4574382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05eefb02ee324bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb04231ae244013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259dd178bfe74311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003c9542bff143bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb04231ae244013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c440655cea4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259dd178bfe74311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.285,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.281,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.284,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>