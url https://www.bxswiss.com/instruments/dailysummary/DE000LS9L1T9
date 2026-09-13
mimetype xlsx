--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05eefb02ee324bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0382d82eeb954c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259dd178bfe74311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200c8b3c7e3243a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c440655cea4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259dd178bfe74311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd066818fff174bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200c8b3c7e3243a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.324,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.330,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.323,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.327,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.302,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.313,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.302,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.310,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>