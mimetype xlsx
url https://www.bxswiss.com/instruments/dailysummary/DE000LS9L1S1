--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa67365a3c0c49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e41f85c9ae4937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09586f7730ac4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ac11b420944461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra979217025f84801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09586f7730ac4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952ea3991442443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ac11b420944461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.422,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.433,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.410,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.419,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.420,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.432,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.418,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>