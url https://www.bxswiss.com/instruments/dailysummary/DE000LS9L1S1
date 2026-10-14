--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e41f85c9ae4937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red19fc1d3ca349e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ac11b420944461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6713fdadc9514eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952ea3991442443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ac11b420944461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc3a8d02fbe4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6713fdadc9514eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.434,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.435,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.411,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.415,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.437,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.437,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.431,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>