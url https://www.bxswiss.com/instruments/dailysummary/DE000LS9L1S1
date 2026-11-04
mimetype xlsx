--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red19fc1d3ca349e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7233704bd1ff43c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6713fdadc9514eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffbd8115b97b4473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc3a8d02fbe4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6713fdadc9514eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e55622b5f1c4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffbd8115b97b4473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.394,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.380,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.393,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.378,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>