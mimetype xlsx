--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5c8c5a5eaa44c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe3aa61f0804260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00accd1c8837426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd02113f5a7344ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99789342705e40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00accd1c8837426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ef4c53bdda4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd02113f5a7344ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.529,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.529,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.471,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.483,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.467,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.465,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.466,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>