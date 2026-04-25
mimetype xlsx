--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe3aa61f0804260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922258459b0b4ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd02113f5a7344ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12949a1ee25c4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ef4c53bdda4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd02113f5a7344ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8333a1855a4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12949a1ee25c4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.501,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.510,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.501,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.509,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.490,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.508,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.484,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.506,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>