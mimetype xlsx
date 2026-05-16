--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922258459b0b4ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ce49a47fbe4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12949a1ee25c4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d0818ff05e4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8333a1855a4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12949a1ee25c4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbda5c0f78cb4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d0818ff05e4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.560,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.563,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.553,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.562,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.600,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.605,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.592,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.593,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>