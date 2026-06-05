--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ce49a47fbe4582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81734ad85144be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d0818ff05e4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27006c6859884e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbda5c0f78cb4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d0818ff05e4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090ee8787b294975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27006c6859884e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.612,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.616,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.594,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.596,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.665,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.678,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.651,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.660,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>