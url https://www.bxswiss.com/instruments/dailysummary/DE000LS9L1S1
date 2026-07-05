--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81734ad85144be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aafb16d059e4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27006c6859884e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b8e276511d4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090ee8787b294975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27006c6859884e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f46971363143e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b8e276511d4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.727,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.687,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.705,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>