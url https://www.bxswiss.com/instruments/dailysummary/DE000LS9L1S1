--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aafb16d059e4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e129b0c6ca14df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b8e276511d4470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0304a25a6e7544fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f46971363143e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b8e276511d4470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd377989eb4eb489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0304a25a6e7544fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.584,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.597,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.558,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.586,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.554,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.585,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>