--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e129b0c6ca14df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e749790b1e4d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0304a25a6e7544fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c17c0bbaf7b4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd377989eb4eb489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0304a25a6e7544fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17862e3862514286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c17c0bbaf7b4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.534,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.542,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.515,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.533,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.456,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.479,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.455,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.467,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>