--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e749790b1e4d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa67365a3c0c49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c17c0bbaf7b4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09586f7730ac4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17862e3862514286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c17c0bbaf7b4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra979217025f84801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09586f7730ac4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1S1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.440,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.404,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.434,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.473,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.488,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.486,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>