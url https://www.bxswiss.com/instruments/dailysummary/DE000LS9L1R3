--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80eef84ece0641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73792c269de4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073546cb372c45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b0b237cb5d465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daf58e44c314349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073546cb372c45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d24639cf074e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b0b237cb5d465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Star-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,212</x:t>
-[...205 lines deleted...]
-          <x:t>06.02.2026</x:t>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>19.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,878</x:t>
-[...36 lines deleted...]
-          <x:t>142,515</x:t>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>