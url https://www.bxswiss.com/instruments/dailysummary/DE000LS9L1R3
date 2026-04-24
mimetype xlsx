--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73792c269de4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7242c44b18482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b0b237cb5d465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d1f9b52ccf452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d24639cf074e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b0b237cb5d465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c13900b07484303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d1f9b52ccf452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Star-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>