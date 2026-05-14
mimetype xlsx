--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7242c44b18482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952b1df85834328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d1f9b52ccf452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d6cab451db4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c13900b07484303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d1f9b52ccf452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ae2048a70b4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d6cab451db4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Star-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>