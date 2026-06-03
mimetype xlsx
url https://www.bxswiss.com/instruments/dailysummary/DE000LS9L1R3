--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952b1df85834328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc67f252e1e4b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d6cab451db4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4371105aed246cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ae2048a70b4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d6cab451db4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bdca302c614482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4371105aed246cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Star-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>144,351</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>142,199</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>