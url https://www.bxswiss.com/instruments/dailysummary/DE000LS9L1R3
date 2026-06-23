--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc67f252e1e4b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25f0a756b504792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4371105aed246cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d001bd2545453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bdca302c614482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4371105aed246cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2255d437f4924117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d001bd2545453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Star-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>