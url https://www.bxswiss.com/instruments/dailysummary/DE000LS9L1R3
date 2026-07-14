--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25f0a756b504792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7438602e55467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d001bd2545453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfd3466b9ae4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2255d437f4924117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d001bd2545453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7848d2c2951a4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfd3466b9ae4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Star-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>