--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7438602e55467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700a5f44ce2f44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfd3466b9ae4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf974c7883fb4d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7848d2c2951a4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfd3466b9ae4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddd2df5c96048d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf974c7883fb4d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Star-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,490</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>