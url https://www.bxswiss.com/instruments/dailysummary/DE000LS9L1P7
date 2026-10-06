--- v13 (2026-09-14)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94e2834871e4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0ad7c7e5174503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc766f8a1e4c349e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63eb8d2ca89e430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc1eac9519747a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc766f8a1e4c349e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c28c76f618464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63eb8d2ca89e430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>