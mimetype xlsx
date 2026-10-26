--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0ad7c7e5174503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda23d4df29f4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63eb8d2ca89e430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb55916b5c2a4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c28c76f618464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63eb8d2ca89e430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abf954ae864422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb55916b5c2a4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>