--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7450b5b2494134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f80a300359747a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaec8564188b445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6da5a18ab3c482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03baa799ca9a47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaec8564188b445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9510a66749c74e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6da5a18ab3c482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>117,972</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,153</x:t>
-[...198 lines deleted...]
-          <x:t>117,567</x:t>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>