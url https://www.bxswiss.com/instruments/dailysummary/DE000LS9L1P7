--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f80a300359747a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae9b4d3d41649bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6da5a18ab3c482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6f381705984e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9510a66749c74e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6da5a18ab3c482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07de50a37bc4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6f381705984e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,153</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>119,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,008</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>