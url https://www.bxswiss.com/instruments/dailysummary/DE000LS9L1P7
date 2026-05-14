--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae9b4d3d41649bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4f4c06691e425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6f381705984e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03eb96a9d9db4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07de50a37bc4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6f381705984e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec7ff1096c54e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03eb96a9d9db4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>