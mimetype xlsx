--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4f4c06691e425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd16ebf4b23e4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03eb96a9d9db4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e0fe5fd74e48fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec7ff1096c54e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03eb96a9d9db4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fce82d739654c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e0fe5fd74e48fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>135,912</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>135,976</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>