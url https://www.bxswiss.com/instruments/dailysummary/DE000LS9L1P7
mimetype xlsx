--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd16ebf4b23e4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a11afbe47ae4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e0fe5fd74e48fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967db8229d59467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fce82d739654c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e0fe5fd74e48fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b149cd816064646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967db8229d59467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>139,753</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,722</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>137,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>