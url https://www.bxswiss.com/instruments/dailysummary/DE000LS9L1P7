--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a11afbe47ae4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9133ca653d4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967db8229d59467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05399c9e26b0464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b149cd816064646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967db8229d59467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76277e2d806f4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05399c9e26b0464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>