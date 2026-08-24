--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9133ca653d4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2b9b301c384e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05399c9e26b0464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b6218ec54f4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76277e2d806f4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05399c9e26b0464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e988facf0249f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b6218ec54f4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>140,990</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,654</x:t>
-[...571 lines deleted...]
-          <x:t>141,309</x:t>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>