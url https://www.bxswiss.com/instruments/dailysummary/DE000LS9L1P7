--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2b9b301c384e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94e2834871e4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b6218ec54f4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc766f8a1e4c349e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e988facf0249f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b6218ec54f4461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc1eac9519747a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc766f8a1e4c349e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mü Capital Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1P7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,094</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>141,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,064</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>