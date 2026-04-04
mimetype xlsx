--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49667389f9854569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cf84f18ca6488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac6375c92d54985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc399912937394943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81791b6dac0f4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac6375c92d54985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb3c41f6d034db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc399912937394943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>200,989</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>