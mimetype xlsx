--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cf84f18ca6488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32600002709a4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc399912937394943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7e0a6dfcb5425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb3c41f6d034db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc399912937394943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ce4fb8c14a43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7e0a6dfcb5425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>