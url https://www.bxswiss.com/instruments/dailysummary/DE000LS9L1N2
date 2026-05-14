--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32600002709a4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9857113d1b414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7e0a6dfcb5425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re165e29d55ec4ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ce4fb8c14a43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7e0a6dfcb5425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ec4e5379e174df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re165e29d55ec4ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>