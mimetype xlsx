--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9857113d1b414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc75dd57d844d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re165e29d55ec4ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b954a633964105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ec4e5379e174df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re165e29d55ec4ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b099b0871ff4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b954a633964105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>