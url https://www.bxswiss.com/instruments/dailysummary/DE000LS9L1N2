--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc75dd57d844d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3cd6aaaa25d4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b954a633964105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a71ac6312bb4125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b099b0871ff4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b954a633964105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415937c9b8ab4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a71ac6312bb4125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>245,062</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>