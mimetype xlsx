--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3cd6aaaa25d4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13846a9a3554bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a71ac6312bb4125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3794d33d929c48f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415937c9b8ab4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a71ac6312bb4125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d18e0a7ce2c428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3794d33d929c48f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>