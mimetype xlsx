--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13846a9a3554bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2477332c4f7c4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3794d33d929c48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4d1ac96bd745d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d18e0a7ce2c428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3794d33d929c48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81c79131be0404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4d1ac96bd745d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>