--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2477332c4f7c4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d2f031726f44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4d1ac96bd745d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra408449bdbdd4f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81c79131be0404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4d1ac96bd745d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8459bc3917465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra408449bdbdd4f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>