--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d2f031726f44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803488e25f6a414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra408449bdbdd4f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacf7d837b44410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8459bc3917465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra408449bdbdd4f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3981124eb2944ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacf7d837b44410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>