--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803488e25f6a414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0aca2d864e44acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacf7d837b44410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efda0b65c2b4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3981124eb2944ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacf7d837b44410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8724037800459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efda0b65c2b4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cyber Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1N2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>