--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f69161a423a40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658b31df03214f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0686fee095bd46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5e5ef639d744b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d7770bc9a543b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0686fee095bd46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ea3856a9f243d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5e5ef639d744b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>148,517</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,272</x:t>
-[...620 lines deleted...]
-          <x:t>146,763</x:t>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>