--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658b31df03214f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0371ffeff5fb48cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5e5ef639d744b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3a79f993fe45e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ea3856a9f243d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5e5ef639d744b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a7b3e4f64f4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3a79f993fe45e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>