--- v5 (2026-04-25)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0371ffeff5fb48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b655c00878485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3a79f993fe45e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9900aa3ecee44739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a7b3e4f64f4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3a79f993fe45e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681763082dfc4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9900aa3ecee44739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>148,610</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>148,703</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>149,334</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>