--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b655c00878485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c66c47be6ce4c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9900aa3ecee44739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd638ec69d16f4879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681763082dfc4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9900aa3ecee44739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3124f023edd4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd638ec69d16f4879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,733</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>148,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,733</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>