--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c66c47be6ce4c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ebb45e22c34f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd638ec69d16f4879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a196c4c3394cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3124f023edd4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd638ec69d16f4879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18ea0d58928485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a196c4c3394cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,573</x:t>
-[...31 lines deleted...]
-          <x:t>149,222</x:t>
+          <x:t>149,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,528</x:t>
-[...360 lines deleted...]
-          <x:t>148,879</x:t>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>