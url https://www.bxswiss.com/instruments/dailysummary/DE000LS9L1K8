--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ebb45e22c34f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f278c19e9a4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a196c4c3394cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2883fd2be3147e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18ea0d58928485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a196c4c3394cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428ed0e0b0df472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2883fd2be3147e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>