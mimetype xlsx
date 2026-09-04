--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f278c19e9a4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5c6f04249b4452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2883fd2be3147e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bbf6fb7c714720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428ed0e0b0df472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2883fd2be3147e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacfa7302a794828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bbf6fb7c714720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>150,890</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,756</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>150,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,803</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>