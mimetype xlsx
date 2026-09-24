--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5c6f04249b4452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aa2f7b933f3446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bbf6fb7c714720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeddce0757644f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacfa7302a794828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bbf6fb7c714720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7968b568acc945e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeddce0757644f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,398</x:t>
-[...58 lines deleted...]
-          <x:t>151,297</x:t>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,502</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>151,814</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>151,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>