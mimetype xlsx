--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aa2f7b933f3446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175317ad043e451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeddce0757644f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7299df8bd38c4e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7968b568acc945e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeddce0757644f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803d8052ab8a4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7299df8bd38c4e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,724</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>152,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,608</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>