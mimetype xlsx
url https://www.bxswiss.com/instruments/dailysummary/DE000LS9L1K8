--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175317ad043e451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328c678ab1c44e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7299df8bd38c4e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2998a411725a486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803d8052ab8a4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7299df8bd38c4e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23235ba93f8740a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2998a411725a486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BCCA German Small Cap Opp.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>