--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2a66acaa4c44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c08b55793a44b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc259d56f2eab4a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e000ddac524e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cf28a7af3948e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc259d56f2eab4a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d7cb226cea4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e000ddac524e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>127,532</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,779</x:t>
-[...124 lines deleted...]
-          <x:t>128,396</x:t>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,722</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>127,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>