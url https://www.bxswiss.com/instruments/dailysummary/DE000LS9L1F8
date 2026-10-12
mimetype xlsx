--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c08b55793a44b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fa3ae547634491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e000ddac524e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac33b82456a46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d7cb226cea4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e000ddac524e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58552ad2f0d64792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac33b82456a46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>127,389</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>15.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,750</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>