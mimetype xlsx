--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fa3ae547634491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cda0e213e34da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac33b82456a46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72941853b0f94a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58552ad2f0d64792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac33b82456a46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294613ad380b4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72941853b0f94a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>