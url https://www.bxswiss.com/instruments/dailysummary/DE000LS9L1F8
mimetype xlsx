--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86adb968f0c84996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ab844830548e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf230e59777d42e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd991ab8cd92b4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a0a4756dae473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf230e59777d42e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a2a515ae4c7494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd991ab8cd92b4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>