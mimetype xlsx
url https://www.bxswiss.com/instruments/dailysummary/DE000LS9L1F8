--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ab844830548e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3f6b60cdb444fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd991ab8cd92b4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bef76be1d244017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a2a515ae4c7494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd991ab8cd92b4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdaf1be203804078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bef76be1d244017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>