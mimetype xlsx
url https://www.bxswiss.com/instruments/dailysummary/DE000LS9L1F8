--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3f6b60cdb444fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6733aa95f0d14a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bef76be1d244017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b2cad0bb01416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdaf1be203804078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bef76be1d244017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d74644bfd9542d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b2cad0bb01416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>