--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6733aa95f0d14a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e84e5f2430409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b2cad0bb01416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86118b3527c74e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d74644bfd9542d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b2cad0bb01416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1e6e092bfc4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86118b3527c74e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>117,297</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,958</x:t>
-[...409 lines deleted...]
-          <x:t>114,931</x:t>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>