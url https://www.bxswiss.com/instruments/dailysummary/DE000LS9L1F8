--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e84e5f2430409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abae14d73f84ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86118b3527c74e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522b08bf0ac748cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1e6e092bfc4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86118b3527c74e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a047d41ea64796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522b08bf0ac748cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>119,313</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>