--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abae14d73f84ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3946fcd837cf4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522b08bf0ac748cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57030cdf82a04890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a047d41ea64796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522b08bf0ac748cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99666d1a3cb44354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57030cdf82a04890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>