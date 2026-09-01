--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3946fcd837cf4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2a66acaa4c44bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57030cdf82a04890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc259d56f2eab4a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99666d1a3cb44354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57030cdf82a04890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cf28a7af3948e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc259d56f2eab4a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SInvestments Wachstum Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>127,914</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,877</x:t>
-[...571 lines deleted...]
-          <x:t>127,910</x:t>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>