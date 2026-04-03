--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116c5fe97b2a4396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a3205e24b441a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab50c7be610d4130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467e7ac2fd044af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ab00d3354c436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab50c7be610d4130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d8e3be4ae140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467e7ac2fd044af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...414 lines deleted...]
-          <x:t>91,236</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,086</x:t>
-[...215 lines deleted...]
-          <x:t>91,201</x:t>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>