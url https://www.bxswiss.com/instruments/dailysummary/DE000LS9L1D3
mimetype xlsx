--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a3205e24b441a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6aefbeaac94258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467e7ac2fd044af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf88ade4aa904cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d8e3be4ae140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467e7ac2fd044af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c6412b705c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf88ade4aa904cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>