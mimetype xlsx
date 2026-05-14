--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6aefbeaac94258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fc34426e8c4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf88ade4aa904cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfc604d31c74a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c6412b705c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf88ade4aa904cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e588c6fc14d4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfc604d31c74a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>91,293</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,356</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>91,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,576</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,460</x:t>
-[...26 lines deleted...]
-          <x:t>91,485</x:t>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>