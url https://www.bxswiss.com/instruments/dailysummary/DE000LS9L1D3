--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fc34426e8c4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c869ffb6b54ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfc604d31c74a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c26019d083e4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e588c6fc14d4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfc604d31c74a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5c64306caf4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c26019d083e4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>91,682</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,736</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,866</x:t>
-[...333 lines deleted...]
-          <x:t>91,320</x:t>
+          <x:t>91,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>