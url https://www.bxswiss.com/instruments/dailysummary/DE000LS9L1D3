--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c869ffb6b54ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8f9b63d9894a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c26019d083e4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255985aadd954fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5c64306caf4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c26019d083e4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92f1fb4bd894099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255985aadd954fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>91,781</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>