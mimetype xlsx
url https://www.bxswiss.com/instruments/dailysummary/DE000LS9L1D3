--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8f9b63d9894a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3891f6689ef14b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255985aadd954fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667ee1f32faa4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92f1fb4bd894099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255985aadd954fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7500d3f35e42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667ee1f32faa4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,856</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>91,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,637</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>