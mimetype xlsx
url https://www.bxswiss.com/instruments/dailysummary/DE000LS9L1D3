--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3891f6689ef14b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1abccf633044f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667ee1f32faa4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3224caeda684abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7500d3f35e42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667ee1f32faa4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0dc9505ba6141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3224caeda684abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>