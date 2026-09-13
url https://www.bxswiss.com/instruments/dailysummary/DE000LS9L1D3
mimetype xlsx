--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1abccf633044f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59c6628478a4504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3224caeda684abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13edcd85366148ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0dc9505ba6141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3224caeda684abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9a88c54b604caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13edcd85366148ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>92,856</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>92,994</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,944</x:t>
-[...220 lines deleted...]
-          <x:t>93,010</x:t>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>