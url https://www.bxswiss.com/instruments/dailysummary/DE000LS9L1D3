--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59c6628478a4504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4166a9cf49a444af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13edcd85366148ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2029788f2e941eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9a88c54b604caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13edcd85366148ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8ec10cdda54dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2029788f2e941eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,211</x:t>
-[...576 lines deleted...]
-          <x:t>94,038</x:t>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>