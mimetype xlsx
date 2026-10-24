--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4166a9cf49a444af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148698a57c274562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2029788f2e941eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69f0519bbb84f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8ec10cdda54dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2029788f2e941eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d5b21d469a4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69f0519bbb84f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueschoepfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>