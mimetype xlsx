--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d7505f7db74196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98255b6051844812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fef8a1afee74a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b65052b5a349c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58a37738424474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fef8a1afee74a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b06c93fdce4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b65052b5a349c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...544 lines deleted...]
-          <x:t>101,250</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,770</x:t>
-[...31 lines deleted...]
-          <x:t>100,726</x:t>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>