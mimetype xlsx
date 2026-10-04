--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98255b6051844812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra098dce2b2d14594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b65052b5a349c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3624ecf73a0c4879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b06c93fdce4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b65052b5a349c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73e02fc8e784714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3624ecf73a0c4879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>100,997</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>100,748</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,219</x:t>
-[...144 lines deleted...]
-          <x:t>101,150</x:t>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>