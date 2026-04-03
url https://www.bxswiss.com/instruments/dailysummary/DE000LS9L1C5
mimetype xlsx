--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba44e135f1124378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0cb91b88974ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70bd44e8a404423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71fff98fb3043db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4145b42ae3f444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70bd44e8a404423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d983434a064e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71fff98fb3043db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>