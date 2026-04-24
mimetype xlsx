--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0cb91b88974ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86c071b268a412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71fff98fb3043db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra915149d92ca4190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d983434a064e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71fff98fb3043db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ca947dbf334a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra915149d92ca4190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,871</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>96,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,622</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>