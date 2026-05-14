--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86c071b268a412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8643933c3b074466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra915149d92ca4190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3221489125664b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ca947dbf334a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra915149d92ca4190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b9023818824ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3221489125664b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>