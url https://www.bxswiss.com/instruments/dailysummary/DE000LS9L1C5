--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8643933c3b074466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2ed581adfb4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3221489125664b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7372900cb854555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b9023818824ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3221489125664b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53638a5cf1ca4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7372900cb854555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>99,474</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,612</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>99,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>