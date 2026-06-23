--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2ed581adfb4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1527b7aa1d45a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7372900cb854555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814d4f420a374529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53638a5cf1ca4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7372900cb854555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5285d9b59e04fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814d4f420a374529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>99,598</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,322</x:t>
-[...242 lines deleted...]
-          <x:t>99,612</x:t>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>