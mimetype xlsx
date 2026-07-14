--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1527b7aa1d45a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91e88f156064c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814d4f420a374529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97bdaffcc5cf423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5285d9b59e04fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814d4f420a374529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc926470cfee545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97bdaffcc5cf423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,037</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,867</x:t>
-[...11 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,363</x:t>
-[...26 lines deleted...]
-          <x:t>99,446</x:t>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,256</x:t>
-[...161 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>