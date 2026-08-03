--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91e88f156064c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d7505f7db74196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97bdaffcc5cf423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fef8a1afee74a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc926470cfee545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97bdaffcc5cf423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58a37738424474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fef8a1afee74a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Micro+Small+Mid-Caps DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,446</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,256</x:t>
-[...156 lines deleted...]
-          <x:t>99,548</x:t>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>99,318</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>