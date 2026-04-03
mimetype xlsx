--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d36cd5535547b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd485a3b13ee54048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4856d4d62df04da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055a50c8550f4e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70bf0cb20780414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4856d4d62df04da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d91a571ccb14a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055a50c8550f4e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>