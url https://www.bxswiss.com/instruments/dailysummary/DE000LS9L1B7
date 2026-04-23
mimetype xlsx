--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd485a3b13ee54048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fab9c0e40644aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055a50c8550f4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd55b7a537f42a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d91a571ccb14a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055a50c8550f4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803ca4286f93456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd55b7a537f42a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>