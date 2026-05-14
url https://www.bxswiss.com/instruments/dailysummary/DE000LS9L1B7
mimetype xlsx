--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fab9c0e40644aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd9231801e140da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd55b7a537f42a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a405d565c7b4eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803ca4286f93456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd55b7a537f42a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41d6a8e37b44560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a405d565c7b4eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>