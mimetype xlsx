--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd9231801e140da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cdbb04fad1498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a405d565c7b4eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44eecdb8d0fc41e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41d6a8e37b44560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a405d565c7b4eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48686a4ef3a48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44eecdb8d0fc41e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>