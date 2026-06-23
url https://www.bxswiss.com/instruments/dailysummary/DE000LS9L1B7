--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cdbb04fad1498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6684d1d4df4b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44eecdb8d0fc41e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7725bdf2bbc048bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48686a4ef3a48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44eecdb8d0fc41e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d351633f4e4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7725bdf2bbc048bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>157,722</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>155,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>