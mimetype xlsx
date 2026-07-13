--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6684d1d4df4b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b0b2ed6e36486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7725bdf2bbc048bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fbcf9d47904e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d351633f4e4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7725bdf2bbc048bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f5581aecbd4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fbcf9d47904e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>