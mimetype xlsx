--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b0b2ed6e36486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c86fe168c394899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fbcf9d47904e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3629f103b4d8429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f5581aecbd4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fbcf9d47904e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3224dba2538e4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3629f103b4d8429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>141,300</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>140,117</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>