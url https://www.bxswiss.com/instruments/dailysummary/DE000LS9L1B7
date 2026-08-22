--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c86fe168c394899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a87987daab425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3629f103b4d8429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d60d3facc648d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3224dba2538e4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3629f103b4d8429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3456cf7c2f7b4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d60d3facc648d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>141,052</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,833</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>135,732</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>