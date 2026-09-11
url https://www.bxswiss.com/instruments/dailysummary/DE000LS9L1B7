--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a87987daab425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1033834238494097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d60d3facc648d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf61fa650a9c48af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3456cf7c2f7b4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d60d3facc648d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6353a81c1841f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf61fa650a9c48af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>142,020</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,204</x:t>
-[...350 lines deleted...]
-          <x:t>134,004</x:t>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>