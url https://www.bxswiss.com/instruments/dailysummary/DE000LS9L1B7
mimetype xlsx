--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1033834238494097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87eadd4ec2b04a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf61fa650a9c48af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aa4ee9e0b7b4956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6353a81c1841f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf61fa650a9c48af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54801585e19e4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aa4ee9e0b7b4956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>140,951</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,228</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>142,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>