--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87eadd4ec2b04a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3692af9abe5484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aa4ee9e0b7b4956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7947e4e49f834a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54801585e19e4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aa4ee9e0b7b4956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514e15050ad04df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7947e4e49f834a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren statt Traden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>134,555</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,446</x:t>
-[...625 lines deleted...]
-          <x:t>146,299</x:t>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>