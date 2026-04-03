--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc3fc567f474a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc4e40be9e7403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8745f7f1a174d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e15d5b04b014ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a76fb29d6b473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8745f7f1a174d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ece5a3ae0cb4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e15d5b04b014ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>127,883</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>