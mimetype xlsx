--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc4e40be9e7403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9650486da2f4dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e15d5b04b014ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re544f67dd0a74bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ece5a3ae0cb4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e15d5b04b014ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce87404c25425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re544f67dd0a74bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>122,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>