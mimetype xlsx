--- v5 (2026-04-27)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9650486da2f4dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18653a20b92b40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re544f67dd0a74bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33726abb5f5d41e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce87404c25425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re544f67dd0a74bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda62328a9bc04947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33726abb5f5d41e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...527 lines deleted...]
-          <x:t>126,453</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>