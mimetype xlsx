--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18653a20b92b40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde5426f457d44ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33726abb5f5d41e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf218190ab8cc47fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda62328a9bc04947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33726abb5f5d41e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3547177382d64318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf218190ab8cc47fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>