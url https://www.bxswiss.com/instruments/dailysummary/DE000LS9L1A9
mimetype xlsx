--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde5426f457d44ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd7e8c205764647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf218190ab8cc47fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1906fca1e649fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3547177382d64318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf218190ab8cc47fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bbdcccdfc7748dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1906fca1e649fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>