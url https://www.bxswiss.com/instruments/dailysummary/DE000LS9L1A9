--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd7e8c205764647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5c60618ea748ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1906fca1e649fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e01592179af411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bbdcccdfc7748dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1906fca1e649fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dc3656b7964611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e01592179af411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>127,619</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,178</x:t>
-[...544 lines deleted...]
-          <x:t>127,684</x:t>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>