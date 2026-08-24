--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5c60618ea748ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c424dd7a9e94750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e01592179af411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eb007d43804d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dc3656b7964611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e01592179af411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb2fd5dc7694bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eb007d43804d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>