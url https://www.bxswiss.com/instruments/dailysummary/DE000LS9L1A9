--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c424dd7a9e94750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b9a003cf31419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eb007d43804d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84135bdb80714919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb2fd5dc7694bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eb007d43804d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a9a00659a4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84135bdb80714919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>