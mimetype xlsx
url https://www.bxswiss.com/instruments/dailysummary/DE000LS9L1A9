--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b9a003cf31419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c765cc6b88148d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84135bdb80714919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a150dc7f99f4b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a9a00659a4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84135bdb80714919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d59659efb424334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a150dc7f99f4b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>