--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c765cc6b88148d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4816b5303d2d4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a150dc7f99f4b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741776055d564585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d59659efb424334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a150dc7f99f4b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada89f99132a4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741776055d564585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L1A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>135,293</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,116</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>134,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,379</x:t>
-[...166 lines deleted...]
-          <x:t>133,858</x:t>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>134,104</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>