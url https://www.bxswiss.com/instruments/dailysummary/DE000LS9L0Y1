--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322603b8dd0d4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3f947e7fbc4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13be9b1ba35b4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d24c2c62234ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c92022e51db46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13be9b1ba35b4688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra952175b8f404cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d24c2c62234ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>