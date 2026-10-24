--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3f947e7fbc4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ed0b8271734068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d24c2c62234ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811090a57832464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra952175b8f404cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d24c2c62234ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96b6fa5d32e44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811090a57832464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>