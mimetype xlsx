--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59ad605622b4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879a063ab3a1400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c53b8365d44695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ed2270e51141cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c7e754a262448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c53b8365d44695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R151f4527869b4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ed2270e51141cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>