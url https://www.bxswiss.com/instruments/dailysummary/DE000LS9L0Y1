--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879a063ab3a1400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba1570ea1e94f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ed2270e51141cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7220e4dc20c943b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R151f4527869b4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ed2270e51141cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0e9f924a3640a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7220e4dc20c943b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>125,287</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,976</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>126,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,774</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>122,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,995</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>