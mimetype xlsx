--- v9 (2026-04-24)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba1570ea1e94f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d054cc25ab4576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7220e4dc20c943b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d234b6956b474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0e9f924a3640a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7220e4dc20c943b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047816f2313647f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d234b6956b474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>148,266</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>146,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>