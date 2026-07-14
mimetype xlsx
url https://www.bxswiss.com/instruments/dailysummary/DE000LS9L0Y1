--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d054cc25ab4576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398fd86127024d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d234b6956b474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d7610ed1194d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047816f2313647f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d234b6956b474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a687a7803c04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d7610ed1194d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>