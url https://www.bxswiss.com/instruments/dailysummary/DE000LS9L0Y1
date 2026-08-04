--- v11 (2026-07-14)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398fd86127024d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0daac5a80db4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d7610ed1194d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0ab8dd1cbb47d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a687a7803c04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d7610ed1194d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f92c3a7d044494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0ab8dd1cbb47d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>