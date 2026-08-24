--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0daac5a80db4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3c3621e42f4713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0ab8dd1cbb47d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b055287a0a4a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f92c3a7d044494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0ab8dd1cbb47d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82389d08474b4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b055287a0a4a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>