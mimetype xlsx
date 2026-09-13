--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3c3621e42f4713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322603b8dd0d4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b055287a0a4a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13be9b1ba35b4688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82389d08474b4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b055287a0a4a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c92022e51db46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13be9b1ba35b4688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Mix Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>