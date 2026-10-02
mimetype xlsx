--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bd98801364409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2355933f74b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b3de3c11c24b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ced96a211304567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44889ca631834b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b3de3c11c24b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb854305d74c5453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ced96a211304567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>