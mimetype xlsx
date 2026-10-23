--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2355933f74b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b307f4363343d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ced96a211304567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d965785f2d4145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb854305d74c5453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ced96a211304567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8301684e026463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d965785f2d4145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>