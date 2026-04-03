--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc29db82113747c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21f65ea944d4a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54aba609ab3146ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6297a34323d2417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2dc1b2003234a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54aba609ab3146ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f6b200f3134a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6297a34323d2417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>140,090</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,937</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>145,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>