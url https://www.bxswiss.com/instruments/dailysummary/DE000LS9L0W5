--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21f65ea944d4a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33683fa9f14b436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6297a34323d2417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d1159b2f4d4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f6b200f3134a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6297a34323d2417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c994fc4d534bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d1159b2f4d4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>