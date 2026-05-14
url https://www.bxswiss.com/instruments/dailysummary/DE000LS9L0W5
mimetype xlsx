--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33683fa9f14b436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5197b95197c24bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d1159b2f4d4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0aed3f70314e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c994fc4d534bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d1159b2f4d4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6335618074b24e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0aed3f70314e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>