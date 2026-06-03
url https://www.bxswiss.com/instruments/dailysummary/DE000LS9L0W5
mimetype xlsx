--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5197b95197c24bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a742f5743d64653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0aed3f70314e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad2fdefa21743cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6335618074b24e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0aed3f70314e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0c3c1494bd475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad2fdefa21743cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>153,714</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>