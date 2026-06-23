--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a742f5743d64653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568dafbcc1f74801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad2fdefa21743cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a950deab514b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0c3c1494bd475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad2fdefa21743cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17e4aa5a95c4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a950deab514b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>