--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568dafbcc1f74801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re565d51187fe42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a950deab514b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8593fc7f0a374731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17e4aa5a95c4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a950deab514b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb349ad69cb5408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8593fc7f0a374731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>