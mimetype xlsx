--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re565d51187fe42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8206d07c1a4fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8593fc7f0a374731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e4a4cc2a1049ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb349ad69cb5408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8593fc7f0a374731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb05b9ed16974233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e4a4cc2a1049ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>166,298</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>