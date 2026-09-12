--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8206d07c1a4fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bd98801364409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e4a4cc2a1049ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b3de3c11c24b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb05b9ed16974233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e4a4cc2a1049ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44889ca631834b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b3de3c11c24b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs geringes Marktkapital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>157,801</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>