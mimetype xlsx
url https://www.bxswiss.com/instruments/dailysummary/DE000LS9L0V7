--- v11 (2026-08-29)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec72bf6c015c4191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fefb50592dc457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb341b046d04ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc550fe4f7a3c4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17ef12ad5674a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb341b046d04ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec5cf61062a46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc550fe4f7a3c4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>