--- v12 (2026-09-20)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fefb50592dc457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5743f7442f9e469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc550fe4f7a3c4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03866aa9ed9040c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec5cf61062a46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc550fe4f7a3c4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88f3b4242d2426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03866aa9ed9040c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>131,556</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>134,286</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>