--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaad197537c4aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed79d41403c4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e5bae263d44c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83452da80eb4245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae79ebbdc42472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e5bae263d44c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34655dd4a21147e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83452da80eb4245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>