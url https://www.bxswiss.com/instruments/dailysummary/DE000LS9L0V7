--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed79d41403c4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a78d57d143542f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83452da80eb4245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c25a50bfcc4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34655dd4a21147e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83452da80eb4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7357d84d56458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c25a50bfcc4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>