--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a78d57d143542f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf7b35c5e544b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c25a50bfcc4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R225e2c6b951049e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7357d84d56458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c25a50bfcc4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7e852d261e4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R225e2c6b951049e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>116,104</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>121,893</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>