--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf7b35c5e544b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88e0ebd31bf40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R225e2c6b951049e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4fb621c1aa4411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7e852d261e4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R225e2c6b951049e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc296e1c58dac4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4fb621c1aa4411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>