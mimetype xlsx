--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88e0ebd31bf40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44581056a1c416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4fb621c1aa4411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a3c06604644c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc296e1c58dac4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4fb621c1aa4411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029069cf70674abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a3c06604644c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>