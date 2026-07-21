--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44581056a1c416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28554fbf0f1f40e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a3c06604644c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc4087547044d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029069cf70674abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a3c06604644c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2c2a7a432b4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc4087547044d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,274</x:t>
-[...495 lines deleted...]
-          <x:t>133,124</x:t>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>