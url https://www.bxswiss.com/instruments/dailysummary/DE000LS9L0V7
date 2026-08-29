--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28554fbf0f1f40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec72bf6c015c4191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc4087547044d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb341b046d04ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2c2a7a432b4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc4087547044d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17ef12ad5674a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb341b046d04ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Magic Formular Inv. Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>128,383</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>