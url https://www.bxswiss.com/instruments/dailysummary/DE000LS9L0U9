--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bedc0cb76f40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73182ea4686b435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c6e21e95f5459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85ef73196cc4d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa92078869945df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c6e21e95f5459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8b264efe814fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85ef73196cc4d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>129,017</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>129,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>