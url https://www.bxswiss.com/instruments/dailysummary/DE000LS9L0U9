--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73182ea4686b435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796468c324484b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85ef73196cc4d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b56866f93247f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8b264efe814fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85ef73196cc4d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c71f94deef94740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b56866f93247f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>130,314</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>