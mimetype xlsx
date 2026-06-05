--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796468c324484b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e55647ba34e4715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b56866f93247f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64468d1ca2fc48c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c71f94deef94740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b56866f93247f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb982bd7cb9fe49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64468d1ca2fc48c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>134,367</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,265</x:t>
-[...33 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,008</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>133,501</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>