--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e55647ba34e4715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf3568d1a9b4c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64468d1ca2fc48c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f07ae3a9d624abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb982bd7cb9fe49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64468d1ca2fc48c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref54ced09d9e4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f07ae3a9d624abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>134,560</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,066</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>134,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>