--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf3568d1a9b4c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194f4f1cd28a4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f07ae3a9d624abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ec319ce1ec488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref54ced09d9e4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f07ae3a9d624abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b15b4b5b3764838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ec319ce1ec488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>