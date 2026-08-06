--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194f4f1cd28a4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c0630a85104077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ec319ce1ec488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd6b161e3b64089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b15b4b5b3764838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ec319ce1ec488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392dab747487459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd6b161e3b64089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>