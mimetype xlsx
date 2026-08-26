--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c0630a85104077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46091dae237f477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd6b161e3b64089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9964bd0a8934c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392dab747487459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd6b161e3b64089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edbc6fbf03741df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9964bd0a8934c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>