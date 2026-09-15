--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46091dae237f477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4e5b449ac747d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9964bd0a8934c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdae3b2d6e5467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edbc6fbf03741df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9964bd0a8934c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fc40cbba914990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdae3b2d6e5467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,294</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>138,773</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,091</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>136,811</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>