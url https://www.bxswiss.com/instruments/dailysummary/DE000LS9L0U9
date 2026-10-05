--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4e5b449ac747d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6173a7f69bc84c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdae3b2d6e5467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86f39944d5c499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fc40cbba914990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdae3b2d6e5467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a802b984e6040e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86f39944d5c499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>