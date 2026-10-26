--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6173a7f69bc84c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da4286224264a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86f39944d5c499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2130acde33a4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a802b984e6040e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86f39944d5c499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0fe2d7679c4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2130acde33a4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wulfenstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,401</x:t>
-[...495 lines deleted...]
-          <x:t>137,990</x:t>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>