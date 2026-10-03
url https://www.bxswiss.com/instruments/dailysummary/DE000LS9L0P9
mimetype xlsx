--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63835650ddd04a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3b287a0b0e4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e722ff8437a45c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0569c455b644474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9da3300c874b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e722ff8437a45c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72978b509e84de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0569c455b644474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>