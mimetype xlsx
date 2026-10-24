--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3b287a0b0e4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95da1d7a26654b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0569c455b644474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16097d0591894483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72978b509e84de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0569c455b644474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6954b398a42544e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16097d0591894483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>