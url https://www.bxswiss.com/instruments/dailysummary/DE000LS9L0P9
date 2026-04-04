--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20edaff8573478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b9a243adfc4559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961f4408e19e4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a9a77a17a44876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a118a463a464735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961f4408e19e4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ff2c270b144ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a9a77a17a44876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>