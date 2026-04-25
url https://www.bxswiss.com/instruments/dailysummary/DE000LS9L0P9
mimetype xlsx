--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b9a243adfc4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72ec2d09af54652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a9a77a17a44876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b17a65217ed4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ff2c270b144ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a9a77a17a44876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8511e963d3274a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b17a65217ed4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>