--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72ec2d09af54652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea1fbf8c562494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b17a65217ed4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30b7c029c784dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8511e963d3274a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b17a65217ed4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b00336b64a645cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30b7c029c784dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>