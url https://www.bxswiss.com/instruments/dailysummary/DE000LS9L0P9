--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea1fbf8c562494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1ced98ec7248dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30b7c029c784dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6577db684f514d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b00336b64a645cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30b7c029c784dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41dec4a0813c4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6577db684f514d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>