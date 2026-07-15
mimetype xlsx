--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1ced98ec7248dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8461f7c728d482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6577db684f514d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra774e0a01f4c4bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41dec4a0813c4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6577db684f514d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4849fdcee1ba4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra774e0a01f4c4bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>489,737</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>