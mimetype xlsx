--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8461f7c728d482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9f8c6eb603486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra774e0a01f4c4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd383101b06a64057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4849fdcee1ba4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra774e0a01f4c4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73755ac5aba0490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd383101b06a64057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>