--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9f8c6eb603486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a611d6dac3c47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd383101b06a64057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e57189217f5441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73755ac5aba0490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd383101b06a64057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef74fe69ce943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e57189217f5441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>