--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a611d6dac3c47cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63835650ddd04a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e57189217f5441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e722ff8437a45c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef74fe69ce943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e57189217f5441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9da3300c874b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e722ff8437a45c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>