--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ad1606177f4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100443b9ba1c423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0648a1a2524207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ab73066c8e4284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa2df61598c4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0648a1a2524207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc472dcb20bf64321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ab73066c8e4284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>