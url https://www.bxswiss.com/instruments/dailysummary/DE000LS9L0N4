--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100443b9ba1c423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890c124a2c994189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ab73066c8e4284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04ff738b6604cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc472dcb20bf64321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ab73066c8e4284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68cc52d9b184800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04ff738b6604cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>