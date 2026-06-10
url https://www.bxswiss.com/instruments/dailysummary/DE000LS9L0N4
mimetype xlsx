--- v7 (2026-04-25)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890c124a2c994189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb5c41ad1bb4afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04ff738b6604cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c5aac0321c4df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68cc52d9b184800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04ff738b6604cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49f3faedb9d43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c5aac0321c4df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>79,260</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>