--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb5c41ad1bb4afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb290711047d14829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c5aac0321c4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe19d9a714404216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49f3faedb9d43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c5aac0321c4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81312d92ec34063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe19d9a714404216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>77,277</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,792</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>77,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,563</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>