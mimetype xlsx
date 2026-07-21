--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb290711047d14829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc030353ab3824c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe19d9a714404216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98426ec06be94b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81312d92ec34063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe19d9a714404216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2021838df2d4410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98426ec06be94b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>78,272</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>79,344</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>