--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc030353ab3824c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad834bbc236b4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98426ec06be94b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra356a87787cd4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2021838df2d4410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98426ec06be94b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3843fd3a1c05462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra356a87787cd4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...517 lines deleted...]
-          <x:t>79,139</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,016</x:t>
-[...58 lines deleted...]
-          <x:t>79,086</x:t>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>