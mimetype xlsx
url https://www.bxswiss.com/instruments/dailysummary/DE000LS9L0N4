--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad834bbc236b4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4319e4301aab4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra356a87787cd4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea86232036b434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3843fd3a1c05462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra356a87787cd4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd20cbf064174951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea86232036b434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,294</x:t>
@@ -791,31 +346,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>