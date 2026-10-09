--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4319e4301aab4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607f2a80677044d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea86232036b434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5a288e07944583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd20cbf064174951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea86232036b434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3725ee2904e45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5a288e07944583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -751,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>