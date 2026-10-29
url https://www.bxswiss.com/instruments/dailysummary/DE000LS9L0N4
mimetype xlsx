--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607f2a80677044d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d65cf9bcbc40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5a288e07944583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f909a3891848c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3725ee2904e45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5a288e07944583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8710a23bb1f489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f909a3891848c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>